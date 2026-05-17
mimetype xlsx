--- v0 (2026-03-30)
+++ v1 (2026-05-17)
@@ -16,51 +16,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FF5D9A6-29CC-4E4B-835E-3FD35723BBFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ANIMALE" sheetId="9" r:id="rId1"/>
     <sheet name="VEGETALE" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3822" uniqueCount="1550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3990" uniqueCount="1607">
   <si>
     <t>Codice iscrizione
 (a)</t>
   </si>
   <si>
     <t>Data iscrizione 
 (b)</t>
   </si>
   <si>
     <t>Nominativo Allevatore Custode
 (c)</t>
   </si>
   <si>
     <t>Denominazione Azienda
 (d)</t>
   </si>
   <si>
     <t>CUAA/CF/P.IVA
 (e)</t>
   </si>
   <si>
     <t>Specie
 (f)</t>
   </si>
   <si>
@@ -2881,50 +2881,161 @@
     <t>aac-anm202603_0204</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>Silvia Concas</t>
   </si>
   <si>
     <t>Azienda Agricola Silvia Concas</t>
   </si>
   <si>
     <t>03907150928</t>
   </si>
   <si>
     <t>aac-anm202603_0205</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>Silvia Corongiu</t>
   </si>
   <si>
     <t>Pimentel</t>
+  </si>
+  <si>
+    <t>aac-anm202603_0206</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>Antonio Menneas</t>
+  </si>
+  <si>
+    <t>Determina 1474 13 04 2026  prot 38328</t>
+  </si>
+  <si>
+    <t>aac-anm202603_0207</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>Marco Antonio Bianco</t>
+  </si>
+  <si>
+    <t>Aggius</t>
+  </si>
+  <si>
+    <t>aac-anm202603_0208</t>
+  </si>
+  <si>
+    <t>Luigi Bianco</t>
+  </si>
+  <si>
+    <t>aac-anm202604_0209</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>Pietro Nieddu</t>
+  </si>
+  <si>
+    <t>Loc. Sa Tanghita E Piu' - Lei</t>
+  </si>
+  <si>
+    <t>aac-anm202604_0210</t>
+  </si>
+  <si>
+    <t>Marco Nieddu</t>
+  </si>
+  <si>
+    <t>aac-anm202604_0211</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>Armando Mulas</t>
+  </si>
+  <si>
+    <t>Determina AAC 1829_2026</t>
+  </si>
+  <si>
+    <t>aac-anm202604_0212</t>
+  </si>
+  <si>
+    <t>Sechi Antonio Giuseppe</t>
+  </si>
+  <si>
+    <t>Societa Agricola Semplice Monte Zuighe S.s.</t>
+  </si>
+  <si>
+    <t>02824410902</t>
+  </si>
+  <si>
+    <t>Banari</t>
+  </si>
+  <si>
+    <t>aac-anm202604_0213</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>Luciana Maccioni</t>
+  </si>
+  <si>
+    <t>Determina AAC 1913_2026</t>
+  </si>
+  <si>
+    <t>aac-anm202604_0214</t>
+  </si>
+  <si>
+    <t>Maria Luigia Pisu</t>
+  </si>
+  <si>
+    <t>aac-anm202604_0215</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>Lecca Stefano</t>
+  </si>
+  <si>
+    <t>Societa' Semplice Agricola Is Corumeddos</t>
+  </si>
+  <si>
+    <t>01405250919</t>
+  </si>
+  <si>
+    <t>Nurri</t>
   </si>
   <si>
     <t>aac-veg202110_0001</t>
   </si>
   <si>
     <t>Mario Tirotto</t>
   </si>
   <si>
     <t>Azienda Agricola Biomirto Di Tirottto Mario</t>
   </si>
   <si>
     <t>02074560901</t>
   </si>
   <si>
     <t xml:space="preserve">Phaseolus vulgaris L. Subsp. vulgaris </t>
   </si>
   <si>
     <t>Fagiolo - Gioghedda di Castelsardo</t>
   </si>
   <si>
     <t>Fajolu Gioghedda casteddana o calteddana o cashteddana, Gioghedda.</t>
   </si>
   <si>
     <t>Castelsardo</t>
   </si>
@@ -4296,51 +4407,51 @@
   <si>
     <t>aac-veg202401_0090</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>Matteo Basile</t>
   </si>
   <si>
     <t>aac-veg202401_0091</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>Silvia Mandas</t>
   </si>
   <si>
     <t>Allium sativum L.</t>
   </si>
   <si>
     <t>Aglio sardo</t>
   </si>
   <si>
-    <t>ALLU</t>
+    <t>Allu</t>
   </si>
   <si>
     <t>Decimomannu</t>
   </si>
   <si>
     <t>aac-veg202401_0092</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>Michele Urru</t>
   </si>
   <si>
     <t>aac-veg202401_0093</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Antonio Maoddi</t>
   </si>
   <si>
     <t>Azienda Agricola Antonio Maoddi</t>
   </si>
@@ -4730,51 +4841,51 @@
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Salvatore Matteo Porqueddu</t>
   </si>
   <si>
     <t>Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.</t>
   </si>
   <si>
     <t>Pero Buttiu
 Pero - Cauli
 Pera Camusina di Sassari
 Pero - Pira Mamoi
 Pero - Arriabi
 Pero - Pira bau
 Pero - Belgamotta</t>
   </si>
   <si>
-    <t>Pira Momoi, Pira Mummoi, Pira Mammoi o Mummui.
+    <t>Pira Momoi, Pira Mummoi, Pira Mammoi o Mummui
 Pira de bau, pira 'e bau</t>
   </si>
   <si>
     <t>aac-veg202412_0120</t>
   </si>
   <si>
     <t>Maria Carmela Deidda</t>
   </si>
   <si>
     <t>Deidda M Carmela Agriturismo Is Scalas</t>
   </si>
   <si>
     <t>01243300926</t>
   </si>
   <si>
     <t>Pyrus communis L.
 Ficus carica L.</t>
   </si>
   <si>
     <t>Pera Camusina di Vallermosa
 Fico - Figu Niedda de Chia</t>
   </si>
   <si>
     <t>aac-veg202412_0121</t>
   </si>
@@ -4893,50 +5004,110 @@
     <t>Plv Azienda Agricola Di Mario Gavino Pirredda</t>
   </si>
   <si>
     <t>02724780909</t>
   </si>
   <si>
     <t>Triticum aestivum L.</t>
   </si>
   <si>
     <t>Grano - Tricu Cossu</t>
   </si>
   <si>
     <t>Luogosanto</t>
   </si>
   <si>
     <t>aac-veg202602_0128</t>
   </si>
   <si>
     <t>Solimano Nieddu</t>
   </si>
   <si>
     <t>aac-veg202603_0130</t>
   </si>
   <si>
     <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>aac-veg202603_0132</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>Alessandro Angioni</t>
+  </si>
+  <si>
+    <t>aac-veg202603_0133</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>Fausto Laconi</t>
+  </si>
+  <si>
+    <t>aac-veg202604_0134</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>Patrizia Daniele</t>
+  </si>
+  <si>
+    <t>Erboristeria Officinale - Azienda Agricola</t>
+  </si>
+  <si>
+    <t>DNLPRZ56M68D286J</t>
+  </si>
+  <si>
+    <t>aac-veg202604_0135</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>Pietro Manconi</t>
+  </si>
+  <si>
+    <t>Società Agricola Nicola Manconi S.s.</t>
+  </si>
+  <si>
+    <t>02907430900</t>
+  </si>
+  <si>
+    <t>vinifera subsp. sativa</t>
+  </si>
+  <si>
+    <t>Vitigno Caricagiola</t>
+  </si>
+  <si>
+    <t>Cargajola, Caricagliela, Garricadolza, Carcagiola, Caricagliula, Caricaghiula</t>
+  </si>
+  <si>
+    <t>Tempio Pausania</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -5544,51 +5715,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D110AB8F-5C27-4DA2-984D-18E18D0C919B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L200"/>
+  <dimension ref="A1:L210"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
     <col min="2" max="2" customWidth="true" width="18.140625" collapsed="false"/>
     <col min="3" max="3" customWidth="true" width="30.42578125" collapsed="false"/>
     <col min="4" max="4" customWidth="true" style="11" width="27.85546875" collapsed="false"/>
     <col min="5" max="5" customWidth="true" style="16" width="23.7109375" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="37.7109375" collapsed="false"/>
     <col min="7" max="7" customWidth="true" style="15" width="34.28515625" collapsed="false"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125" collapsed="false"/>
     <col min="9" max="9" customWidth="true" style="8" width="25.42578125" collapsed="false"/>
     <col min="10" max="10" customWidth="true" style="11" width="20.85546875" collapsed="false"/>
     <col min="11" max="11" customWidth="true" style="8" width="20.5703125" collapsed="false"/>
     <col min="12" max="12" customWidth="true" width="15.7109375" collapsed="false"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
@@ -12908,77 +13079,457 @@
       <c r="E200" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F200" t="s" s="20">
         <v>61</v>
       </c>
       <c r="G200" t="s" s="20">
         <v>62</v>
       </c>
       <c r="H200" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I200" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J200" t="s" s="20">
         <v>934</v>
       </c>
       <c r="K200" t="s" s="20">
         <v>901</v>
       </c>
       <c r="L200" t="s" s="20">
         <v>29</v>
       </c>
     </row>
+    <row r="201">
+      <c r="A201" t="s" s="20">
+        <v>935</v>
+      </c>
+      <c r="B201" t="s" s="20">
+        <v>936</v>
+      </c>
+      <c r="C201" t="s" s="20">
+        <v>937</v>
+      </c>
+      <c r="D201" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E201" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F201" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G201" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H201" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I201" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J201" t="s" s="20">
+        <v>375</v>
+      </c>
+      <c r="K201" t="s" s="20">
+        <v>938</v>
+      </c>
+      <c r="L201" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="20">
+        <v>939</v>
+      </c>
+      <c r="B202" t="s" s="20">
+        <v>940</v>
+      </c>
+      <c r="C202" t="s" s="20">
+        <v>941</v>
+      </c>
+      <c r="D202" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E202" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F202" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G202" t="s" s="20">
+        <v>224</v>
+      </c>
+      <c r="H202" t="s" s="20">
+        <v>225</v>
+      </c>
+      <c r="I202" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J202" t="s" s="20">
+        <v>942</v>
+      </c>
+      <c r="K202" t="s" s="20">
+        <v>938</v>
+      </c>
+      <c r="L202" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s" s="20">
+        <v>943</v>
+      </c>
+      <c r="B203" t="s" s="20">
+        <v>940</v>
+      </c>
+      <c r="C203" t="s" s="20">
+        <v>944</v>
+      </c>
+      <c r="D203" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E203" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F203" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G203" t="s" s="20">
+        <v>224</v>
+      </c>
+      <c r="H203" t="s" s="20">
+        <v>225</v>
+      </c>
+      <c r="I203" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J203" t="s" s="20">
+        <v>942</v>
+      </c>
+      <c r="K203" t="s" s="20">
+        <v>938</v>
+      </c>
+      <c r="L203" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="20">
+        <v>945</v>
+      </c>
+      <c r="B204" t="s" s="20">
+        <v>946</v>
+      </c>
+      <c r="C204" t="s" s="20">
+        <v>947</v>
+      </c>
+      <c r="D204" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E204" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F204" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G204" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H204" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I204" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J204" t="s" s="20">
+        <v>948</v>
+      </c>
+      <c r="K204" t="s" s="20">
+        <v>938</v>
+      </c>
+      <c r="L204" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s" s="20">
+        <v>949</v>
+      </c>
+      <c r="B205" t="s" s="20">
+        <v>946</v>
+      </c>
+      <c r="C205" t="s" s="20">
+        <v>950</v>
+      </c>
+      <c r="D205" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E205" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F205" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G205" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H205" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I205" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J205" t="s" s="20">
+        <v>586</v>
+      </c>
+      <c r="K205" t="s" s="20">
+        <v>938</v>
+      </c>
+      <c r="L205" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s" s="20">
+        <v>951</v>
+      </c>
+      <c r="B206" t="s" s="20">
+        <v>952</v>
+      </c>
+      <c r="C206" t="s" s="20">
+        <v>953</v>
+      </c>
+      <c r="D206" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E206" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F206" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G206" t="s" s="20">
+        <v>97</v>
+      </c>
+      <c r="H206" t="s" s="20">
+        <v>98</v>
+      </c>
+      <c r="I206" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J206" t="s" s="20">
+        <v>897</v>
+      </c>
+      <c r="K206" t="s" s="20">
+        <v>954</v>
+      </c>
+      <c r="L206" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="20">
+        <v>955</v>
+      </c>
+      <c r="B207" t="s" s="20">
+        <v>952</v>
+      </c>
+      <c r="C207" t="s" s="20">
+        <v>956</v>
+      </c>
+      <c r="D207" t="s" s="20">
+        <v>957</v>
+      </c>
+      <c r="E207" t="s" s="20">
+        <v>958</v>
+      </c>
+      <c r="F207" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G207" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H207" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I207" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J207" t="s" s="20">
+        <v>959</v>
+      </c>
+      <c r="K207" t="s" s="20">
+        <v>954</v>
+      </c>
+      <c r="L207" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s" s="20">
+        <v>960</v>
+      </c>
+      <c r="B208" t="s" s="20">
+        <v>961</v>
+      </c>
+      <c r="C208" t="s" s="20">
+        <v>962</v>
+      </c>
+      <c r="D208" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E208" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F208" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G208" t="s" s="20">
+        <v>97</v>
+      </c>
+      <c r="H208" t="s" s="20">
+        <v>98</v>
+      </c>
+      <c r="I208" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J208" t="s" s="20">
+        <v>897</v>
+      </c>
+      <c r="K208" t="s" s="20">
+        <v>963</v>
+      </c>
+      <c r="L208" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s" s="20">
+        <v>964</v>
+      </c>
+      <c r="B209" t="s" s="20">
+        <v>961</v>
+      </c>
+      <c r="C209" t="s" s="20">
+        <v>965</v>
+      </c>
+      <c r="D209" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E209" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F209" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G209" t="s" s="20">
+        <v>97</v>
+      </c>
+      <c r="H209" t="s" s="20">
+        <v>98</v>
+      </c>
+      <c r="I209" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J209" t="s" s="20">
+        <v>897</v>
+      </c>
+      <c r="K209" t="s" s="20">
+        <v>963</v>
+      </c>
+      <c r="L209" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s" s="20">
+        <v>966</v>
+      </c>
+      <c r="B210" t="s" s="20">
+        <v>967</v>
+      </c>
+      <c r="C210" t="s" s="20">
+        <v>968</v>
+      </c>
+      <c r="D210" t="s" s="20">
+        <v>969</v>
+      </c>
+      <c r="E210" t="s" s="20">
+        <v>970</v>
+      </c>
+      <c r="F210" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G210" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H210" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I210" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J210" t="s" s="20">
+        <v>971</v>
+      </c>
+      <c r="K210" t="s" s="20">
+        <v>963</v>
+      </c>
+      <c r="L210" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L140"/>
+  <dimension ref="A1:L144"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
     <col min="2" max="2" customWidth="true" width="18.140625" collapsed="false"/>
     <col min="3" max="3" customWidth="true" width="30.42578125" collapsed="false"/>
     <col min="4" max="4" customWidth="true" style="11" width="27.85546875" collapsed="false"/>
     <col min="5" max="5" customWidth="true" style="16" width="23.7109375" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="37.7109375" collapsed="false"/>
     <col min="7" max="7" customWidth="true" style="15" width="34.28515625" collapsed="false"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125" collapsed="false"/>
     <col min="9" max="9" customWidth="true" style="8" width="25.42578125" collapsed="false"/>
     <col min="10" max="10" customWidth="true" style="11" width="20.85546875" collapsed="false"/>
     <col min="11" max="11" customWidth="true" style="8" width="20.5703125" collapsed="false"/>
     <col min="12" max="12" customWidth="true" width="15.7109375" collapsed="false"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
@@ -13156,4909 +13707,5061 @@
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
-        <v>935</v>
+        <v>972</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>936</v>
+        <v>973</v>
       </c>
       <c r="D13" s="20" t="s">
-        <v>937</v>
+        <v>974</v>
       </c>
       <c r="E13" s="20" t="s">
-        <v>938</v>
+        <v>975</v>
       </c>
       <c r="F13" s="20" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G13" s="20" t="s">
-        <v>940</v>
+        <v>977</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>941</v>
+        <v>978</v>
       </c>
       <c r="I13" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="20" t="s">
-        <v>942</v>
+        <v>979</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="20" t="s">
-        <v>943</v>
+        <v>980</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>944</v>
+        <v>981</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>945</v>
+        <v>982</v>
       </c>
       <c r="D14" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G14" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H14" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I14" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J14" t="s" s="20">
-        <v>949</v>
+        <v>986</v>
       </c>
       <c r="K14" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>950</v>
+        <v>987</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>951</v>
+        <v>988</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>952</v>
+        <v>989</v>
       </c>
       <c r="D15" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H15" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I15" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J15" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K15" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L15" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>954</v>
+        <v>991</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>955</v>
+        <v>992</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>956</v>
+        <v>993</v>
       </c>
       <c r="D16" t="s" s="20">
-        <v>957</v>
+        <v>994</v>
       </c>
       <c r="E16" s="20" t="s">
-        <v>958</v>
+        <v>995</v>
       </c>
       <c r="F16" s="20" t="s">
-        <v>959</v>
+        <v>996</v>
       </c>
       <c r="G16" s="20" t="s">
-        <v>960</v>
+        <v>997</v>
       </c>
       <c r="H16" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I16" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J16" t="s" s="20">
-        <v>961</v>
+        <v>998</v>
       </c>
       <c r="K16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
-        <v>962</v>
+        <v>999</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>963</v>
+        <v>1000</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>964</v>
+        <v>1001</v>
       </c>
       <c r="D17" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G17" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H17" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I17" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J17" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>967</v>
+        <v>1004</v>
       </c>
       <c r="D18" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="20" t="s">
-        <v>968</v>
+        <v>1005</v>
       </c>
       <c r="G18" s="20" t="s">
-        <v>969</v>
+        <v>1006</v>
       </c>
       <c r="H18" t="s" s="20">
-        <v>970</v>
+        <v>1007</v>
       </c>
       <c r="I18" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J18" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K18" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L18" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>971</v>
+        <v>1008</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>972</v>
+        <v>1009</v>
       </c>
       <c r="C19" s="20" t="s">
-        <v>973</v>
+        <v>1010</v>
       </c>
       <c r="D19" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G19" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H19" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I19" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J19" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K19" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>972</v>
+        <v>1009</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>975</v>
+        <v>1012</v>
       </c>
       <c r="D20" t="s" s="20">
-        <v>976</v>
+        <v>1013</v>
       </c>
       <c r="E20" s="20" t="s">
-        <v>977</v>
+        <v>1014</v>
       </c>
       <c r="F20" s="20" t="s">
-        <v>978</v>
+        <v>1015</v>
       </c>
       <c r="G20" s="20" t="s">
-        <v>979</v>
+        <v>1016</v>
       </c>
       <c r="H20" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I20" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J20" t="s" s="20">
-        <v>980</v>
+        <v>1017</v>
       </c>
       <c r="K20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L20" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
-        <v>981</v>
+        <v>1018</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>982</v>
+        <v>1019</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>983</v>
+        <v>1020</v>
       </c>
       <c r="D21" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="20" t="s">
-        <v>984</v>
+        <v>1021</v>
       </c>
       <c r="G21" s="20" t="s">
-        <v>985</v>
+        <v>1022</v>
       </c>
       <c r="H21" t="s" s="20">
-        <v>986</v>
+        <v>1023</v>
       </c>
       <c r="I21" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J21" t="s" s="20">
-        <v>987</v>
+        <v>1024</v>
       </c>
       <c r="K21" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L21" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
-        <v>988</v>
+        <v>1025</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>989</v>
+        <v>1026</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>990</v>
+        <v>1027</v>
       </c>
       <c r="D22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
-        <v>978</v>
+        <v>1015</v>
       </c>
       <c r="G22" s="20" t="s">
-        <v>979</v>
+        <v>1016</v>
       </c>
       <c r="H22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I22" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J22" t="s" s="20">
         <v>51</v>
       </c>
       <c r="K22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L22" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
-        <v>991</v>
+        <v>1028</v>
       </c>
       <c r="B23" s="20" t="s">
-        <v>992</v>
+        <v>1029</v>
       </c>
       <c r="C23" s="20" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="D23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E23" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="20" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="G23" s="20" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="H23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I23" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J23" t="s" s="20">
-        <v>996</v>
+        <v>1033</v>
       </c>
       <c r="K23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L23" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
-        <v>997</v>
+        <v>1034</v>
       </c>
       <c r="B24" s="20" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="D24" t="s" s="20">
-        <v>1000</v>
+        <v>1037</v>
       </c>
       <c r="E24" s="20" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="F24" s="20" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="G24" s="20" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
       <c r="H24" t="s" s="20">
-        <v>1004</v>
+        <v>1041</v>
       </c>
       <c r="I24" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J24" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="20" t="s">
-        <v>1005</v>
+        <v>1042</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="C25" s="20" t="s">
-        <v>1006</v>
+        <v>1043</v>
       </c>
       <c r="D25" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F25" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G25" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H25" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I25" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J25" t="s" s="20">
-        <v>1007</v>
+        <v>1044</v>
       </c>
       <c r="K25" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
-        <v>1008</v>
+        <v>1045</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="C26" s="20" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="D26" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F26" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G26" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H26" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I26" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J26" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K26" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="20" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="C27" s="20" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
       <c r="D27" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G27" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H27" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I27" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J27" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K27" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>1015</v>
+        <v>1052</v>
       </c>
       <c r="D28" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H28" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I28" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J28" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K28" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="20" t="s">
-        <v>1016</v>
+        <v>1053</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>1017</v>
+        <v>1054</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>1018</v>
+        <v>1055</v>
       </c>
       <c r="D29" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F29" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G29" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H29" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I29" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J29" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K29" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L29" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>1017</v>
+        <v>1054</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>1021</v>
+        <v>1058</v>
       </c>
       <c r="D30" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F30" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G30" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H30" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I30" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J30" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
-        <v>1022</v>
+        <v>1059</v>
       </c>
       <c r="B31" s="20" t="s">
-        <v>1017</v>
+        <v>1054</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>1023</v>
+        <v>1060</v>
       </c>
       <c r="D31" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G31" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H31" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I31" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J31" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L31" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="20" t="s">
-        <v>1024</v>
+        <v>1061</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="20" t="s">
-        <v>1025</v>
+        <v>1062</v>
       </c>
       <c r="D32" t="s" s="20">
-        <v>1026</v>
+        <v>1063</v>
       </c>
       <c r="E32" s="20" t="s">
-        <v>1027</v>
+        <v>1064</v>
       </c>
       <c r="F32" s="20" t="s">
-        <v>1028</v>
+        <v>1065</v>
       </c>
       <c r="G32" s="20" t="s">
-        <v>1029</v>
+        <v>1066</v>
       </c>
       <c r="H32" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I32" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J32" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L32" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
-        <v>1030</v>
+        <v>1067</v>
       </c>
       <c r="B33" s="20" t="s">
-        <v>1031</v>
+        <v>1068</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>1032</v>
+        <v>1069</v>
       </c>
       <c r="D33" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="G33" s="20" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
       <c r="H33" t="s" s="20">
-        <v>1004</v>
+        <v>1041</v>
       </c>
       <c r="I33" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J33" t="s" s="20">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L33" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
-        <v>1034</v>
+        <v>1071</v>
       </c>
       <c r="B34" s="20" t="s">
-        <v>1035</v>
+        <v>1072</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="D34" t="s" s="20">
-        <v>1036</v>
+        <v>1073</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="F34" s="20" t="s">
-        <v>1037</v>
+        <v>1074</v>
       </c>
       <c r="G34" s="20" t="s">
-        <v>1038</v>
+        <v>1075</v>
       </c>
       <c r="H34" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I34" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J34" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K34" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L34" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="B35" s="20" t="s">
-        <v>1040</v>
+        <v>1077</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>1041</v>
+        <v>1078</v>
       </c>
       <c r="D35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F35" s="20" t="s">
-        <v>978</v>
+        <v>1015</v>
       </c>
       <c r="G35" s="20" t="s">
-        <v>979</v>
+        <v>1016</v>
       </c>
       <c r="H35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I35" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J35" t="s" s="20">
-        <v>1042</v>
+        <v>1079</v>
       </c>
       <c r="K35" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L35" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
-        <v>1043</v>
+        <v>1080</v>
       </c>
       <c r="B36" s="20" t="s">
-        <v>1044</v>
+        <v>1081</v>
       </c>
       <c r="C36" s="20" t="s">
-        <v>1045</v>
+        <v>1082</v>
       </c>
       <c r="D36" t="s" s="20">
-        <v>1046</v>
+        <v>1083</v>
       </c>
       <c r="E36" s="20" t="s">
-        <v>1047</v>
+        <v>1084</v>
       </c>
       <c r="F36" s="20" t="s">
-        <v>1048</v>
+        <v>1085</v>
       </c>
       <c r="G36" s="20" t="s">
-        <v>1049</v>
+        <v>1086</v>
       </c>
       <c r="H36" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I36" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J36" t="s" s="20">
-        <v>1050</v>
+        <v>1087</v>
       </c>
       <c r="K36" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L36" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
-        <v>1051</v>
+        <v>1088</v>
       </c>
       <c r="B37" s="20" t="s">
-        <v>1044</v>
+        <v>1081</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>1052</v>
+        <v>1089</v>
       </c>
       <c r="D37" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F37" s="20" t="s">
-        <v>1053</v>
+        <v>1090</v>
       </c>
       <c r="G37" s="20" t="s">
-        <v>1054</v>
+        <v>1091</v>
       </c>
       <c r="H37" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I37" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J37" t="s" s="20">
         <v>78</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L37" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
-        <v>1055</v>
+        <v>1092</v>
       </c>
       <c r="B38" s="20" t="s">
-        <v>1056</v>
+        <v>1093</v>
       </c>
       <c r="C38" s="20" t="s">
-        <v>1057</v>
+        <v>1094</v>
       </c>
       <c r="D38" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F38" s="20" t="s">
-        <v>1058</v>
+        <v>1095</v>
       </c>
       <c r="G38" s="20" t="s">
-        <v>1059</v>
+        <v>1096</v>
       </c>
       <c r="H38" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I38" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J38" t="s" s="20">
-        <v>1060</v>
+        <v>1097</v>
       </c>
       <c r="K38" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L38" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="B39" s="20" t="s">
-        <v>1056</v>
+        <v>1093</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="D39" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="20" t="s">
-        <v>1063</v>
+        <v>1100</v>
       </c>
       <c r="G39" s="20" t="s">
-        <v>1064</v>
+        <v>1101</v>
       </c>
       <c r="H39" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I39" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J39" t="s" s="20">
-        <v>1065</v>
+        <v>1102</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L39" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="20" t="s">
-        <v>1066</v>
+        <v>1103</v>
       </c>
       <c r="B40" s="20" t="s">
-        <v>1056</v>
+        <v>1093</v>
       </c>
       <c r="C40" s="20" t="s">
-        <v>1067</v>
+        <v>1104</v>
       </c>
       <c r="D40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G40" s="20" t="s">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="H40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I40" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J40" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K40" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L40" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
-        <v>1069</v>
+        <v>1106</v>
       </c>
       <c r="B41" s="20" t="s">
-        <v>1056</v>
+        <v>1093</v>
       </c>
       <c r="C41" s="20" t="s">
-        <v>1070</v>
+        <v>1107</v>
       </c>
       <c r="D41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F41" s="20" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G41" s="20" t="s">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="H41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I41" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J41" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K41" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L41" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
-        <v>1071</v>
+        <v>1108</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="20" t="s">
-        <v>1072</v>
+        <v>1109</v>
       </c>
       <c r="D42" t="s" s="20">
-        <v>1073</v>
+        <v>1110</v>
       </c>
       <c r="E42" s="20" t="s">
-        <v>1074</v>
+        <v>1111</v>
       </c>
       <c r="F42" s="20" t="s">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="G42" s="20" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="H42" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I42" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J42" t="s" s="20">
-        <v>1077</v>
+        <v>1114</v>
       </c>
       <c r="K42" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L42" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="20" t="s">
-        <v>1078</v>
+        <v>1115</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="20" t="s">
-        <v>1079</v>
+        <v>1116</v>
       </c>
       <c r="D43" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F43" s="20" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="G43" s="20" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
       <c r="H43" t="s" s="20">
-        <v>1004</v>
+        <v>1041</v>
       </c>
       <c r="I43" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J43" t="s" s="20">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L43" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
-        <v>1080</v>
+        <v>1117</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>103</v>
       </c>
       <c r="D44" t="s" s="20">
-        <v>1081</v>
+        <v>1118</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="20" t="s">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="G44" s="20" t="s">
-        <v>1083</v>
+        <v>1120</v>
       </c>
       <c r="H44" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I44" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J44" t="s" s="20">
         <v>108</v>
       </c>
       <c r="K44" s="20" t="s">
-        <v>1084</v>
+        <v>1121</v>
       </c>
       <c r="L44" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
-        <v>1085</v>
+        <v>1122</v>
       </c>
       <c r="B45" s="20" t="s">
-        <v>1086</v>
+        <v>1123</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>1087</v>
+        <v>1124</v>
       </c>
       <c r="D45" t="s" s="20">
-        <v>1088</v>
+        <v>1125</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>1089</v>
+        <v>1126</v>
       </c>
       <c r="F45" s="20" t="s">
-        <v>1090</v>
+        <v>1127</v>
       </c>
       <c r="G45" s="20" t="s">
-        <v>1091</v>
+        <v>1128</v>
       </c>
       <c r="H45" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I45" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J45" t="s" s="20">
-        <v>1092</v>
+        <v>1129</v>
       </c>
       <c r="K45" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="20" t="s">
-        <v>1093</v>
+        <v>1130</v>
       </c>
       <c r="B46" s="20" t="s">
-        <v>1086</v>
+        <v>1123</v>
       </c>
       <c r="C46" s="20" t="s">
-        <v>1094</v>
+        <v>1131</v>
       </c>
       <c r="D46" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F46" s="20" t="s">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G46" s="20" t="s">
-        <v>1096</v>
+        <v>1133</v>
       </c>
       <c r="H46" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I46" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J46" t="s" s="20">
-        <v>980</v>
+        <v>1017</v>
       </c>
       <c r="K46" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L46" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
-        <v>1097</v>
+        <v>1134</v>
       </c>
       <c r="B47" s="20" t="s">
-        <v>1086</v>
+        <v>1123</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>1098</v>
+        <v>1135</v>
       </c>
       <c r="D47" t="s" s="20">
-        <v>1099</v>
+        <v>1136</v>
       </c>
       <c r="E47" s="20" t="s">
-        <v>1100</v>
+        <v>1137</v>
       </c>
       <c r="F47" s="20" t="s">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="G47" s="20" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="H47" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I47" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J47" t="s" s="20">
-        <v>1077</v>
+        <v>1114</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L47" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
-        <v>1101</v>
+        <v>1138</v>
       </c>
       <c r="B48" s="20" t="s">
-        <v>1102</v>
+        <v>1139</v>
       </c>
       <c r="C48" s="20" t="s">
-        <v>1103</v>
+        <v>1140</v>
       </c>
       <c r="D48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G48" s="20" t="s">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="H48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I48" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J48" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K48" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L48" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="20" t="s">
-        <v>1104</v>
+        <v>1141</v>
       </c>
       <c r="B49" s="20" t="s">
-        <v>1102</v>
+        <v>1139</v>
       </c>
       <c r="C49" s="20" t="s">
-        <v>1105</v>
+        <v>1142</v>
       </c>
       <c r="D49" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F49" s="20" t="s">
-        <v>1106</v>
+        <v>1143</v>
       </c>
       <c r="G49" s="20" t="s">
-        <v>1107</v>
+        <v>1144</v>
       </c>
       <c r="H49" t="s" s="20">
-        <v>1108</v>
+        <v>1145</v>
       </c>
       <c r="I49" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J49" t="s" s="20">
-        <v>1109</v>
+        <v>1146</v>
       </c>
       <c r="K49" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L49" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
-        <v>1110</v>
+        <v>1147</v>
       </c>
       <c r="B50" s="20" t="s">
-        <v>1102</v>
+        <v>1139</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>1111</v>
+        <v>1148</v>
       </c>
       <c r="D50" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F50" s="20" t="s">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G50" s="20" t="s">
-        <v>1096</v>
+        <v>1133</v>
       </c>
       <c r="H50" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I50" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J50" t="s" s="20">
-        <v>980</v>
+        <v>1017</v>
       </c>
       <c r="K50" s="20" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="L50" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="20" t="s">
-        <v>1112</v>
+        <v>1149</v>
       </c>
       <c r="B51" s="20" t="s">
-        <v>1102</v>
+        <v>1139</v>
       </c>
       <c r="C51" s="20" t="s">
-        <v>1113</v>
+        <v>1150</v>
       </c>
       <c r="D51" t="s" s="20">
-        <v>1114</v>
+        <v>1151</v>
       </c>
       <c r="E51" s="20" t="s">
-        <v>1115</v>
+        <v>1152</v>
       </c>
       <c r="F51" s="20" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="G51" s="20" t="s">
-        <v>1116</v>
+        <v>1153</v>
       </c>
       <c r="H51" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I51" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J51" t="s" s="20">
-        <v>1117</v>
+        <v>1154</v>
       </c>
       <c r="K51" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L51" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="20" t="s">
-        <v>1118</v>
+        <v>1155</v>
       </c>
       <c r="B52" s="20" t="s">
-        <v>1102</v>
+        <v>1139</v>
       </c>
       <c r="C52" s="20" t="s">
-        <v>1119</v>
+        <v>1156</v>
       </c>
       <c r="D52" t="s" s="20">
-        <v>1120</v>
+        <v>1157</v>
       </c>
       <c r="E52" s="20" t="s">
-        <v>1121</v>
+        <v>1158</v>
       </c>
       <c r="F52" s="20" t="s">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="G52" s="20" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="H52" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I52" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J52" t="s" s="20">
-        <v>1077</v>
+        <v>1114</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L52" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="20" t="s">
-        <v>1122</v>
+        <v>1159</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>1123</v>
+        <v>1160</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>1124</v>
+        <v>1161</v>
       </c>
       <c r="D53" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E53" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F53" s="20" t="s">
-        <v>1125</v>
+        <v>1162</v>
       </c>
       <c r="G53" s="20" t="s">
-        <v>1126</v>
+        <v>1163</v>
       </c>
       <c r="H53" t="s" s="20">
-        <v>1127</v>
+        <v>1164</v>
       </c>
       <c r="I53" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J53" t="s" s="20">
-        <v>1128</v>
+        <v>1165</v>
       </c>
       <c r="K53" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L53" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="20" t="s">
-        <v>1129</v>
+        <v>1166</v>
       </c>
       <c r="B54" s="20" t="s">
-        <v>1123</v>
+        <v>1160</v>
       </c>
       <c r="C54" s="20" t="s">
-        <v>1130</v>
+        <v>1167</v>
       </c>
       <c r="D54" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F54" s="20" t="s">
-        <v>1131</v>
+        <v>1168</v>
       </c>
       <c r="G54" s="20" t="s">
-        <v>1132</v>
+        <v>1169</v>
       </c>
       <c r="H54" t="s" s="20">
-        <v>1133</v>
+        <v>1170</v>
       </c>
       <c r="I54" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J54" t="s" s="20">
-        <v>1134</v>
+        <v>1171</v>
       </c>
       <c r="K54" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L54" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="20" t="s">
-        <v>1135</v>
+        <v>1172</v>
       </c>
       <c r="B55" s="20" t="s">
-        <v>1123</v>
+        <v>1160</v>
       </c>
       <c r="C55" s="20" t="s">
-        <v>1136</v>
+        <v>1173</v>
       </c>
       <c r="D55" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F55" s="20" t="s">
-        <v>1137</v>
+        <v>1174</v>
       </c>
       <c r="G55" s="20" t="s">
-        <v>1138</v>
+        <v>1175</v>
       </c>
       <c r="H55" t="s" s="20">
-        <v>1139</v>
+        <v>1176</v>
       </c>
       <c r="I55" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J55" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K55" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L55" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
-        <v>1140</v>
+        <v>1177</v>
       </c>
       <c r="B56" s="20" t="s">
-        <v>1123</v>
+        <v>1160</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>1141</v>
+        <v>1178</v>
       </c>
       <c r="D56" t="s" s="20">
-        <v>1142</v>
+        <v>1179</v>
       </c>
       <c r="E56" s="20" t="s">
-        <v>1143</v>
+        <v>1180</v>
       </c>
       <c r="F56" s="20" t="s">
-        <v>1137</v>
+        <v>1174</v>
       </c>
       <c r="G56" s="20" t="s">
-        <v>1138</v>
+        <v>1175</v>
       </c>
       <c r="H56" t="s" s="20">
-        <v>1139</v>
+        <v>1176</v>
       </c>
       <c r="I56" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J56" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K56" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L56" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="20" t="s">
-        <v>1144</v>
+        <v>1181</v>
       </c>
       <c r="B57" s="20" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C57" s="20" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D57" t="s" s="20">
+        <v>1184</v>
+      </c>
+      <c r="E57" s="20" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F57" s="20" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G57" s="20" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H57" t="s" s="20">
         <v>1145</v>
-      </c>
-[...16 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="I57" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J57" t="s" s="20">
-        <v>1151</v>
+        <v>1188</v>
       </c>
       <c r="K57" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L57" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="20" t="s">
-        <v>1152</v>
+        <v>1189</v>
       </c>
       <c r="B58" s="20" t="s">
-        <v>1145</v>
+        <v>1182</v>
       </c>
       <c r="C58" s="20" t="s">
-        <v>1153</v>
+        <v>1190</v>
       </c>
       <c r="D58" t="s" s="20">
-        <v>1154</v>
+        <v>1191</v>
       </c>
       <c r="E58" s="20" t="s">
-        <v>1155</v>
+        <v>1192</v>
       </c>
       <c r="F58" s="20" t="s">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="G58" s="20" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="H58" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I58" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J58" t="s" s="20">
-        <v>1077</v>
+        <v>1114</v>
       </c>
       <c r="K58" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L58" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="20" t="s">
-        <v>1156</v>
+        <v>1193</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="D59" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E59" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F59" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G59" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H59" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I59" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J59" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K59" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L59" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C60" s="20" t="s">
-        <v>1159</v>
+        <v>1196</v>
       </c>
       <c r="D60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F60" s="20" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="H60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I60" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J60" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K60" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L60" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
-        <v>1160</v>
+        <v>1197</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C61" s="20" t="s">
-        <v>1161</v>
+        <v>1198</v>
       </c>
       <c r="D61" t="s" s="20">
-        <v>1162</v>
+        <v>1199</v>
       </c>
       <c r="E61" s="20" t="s">
-        <v>1163</v>
+        <v>1200</v>
       </c>
       <c r="F61" s="20" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G61" s="20" t="s">
-        <v>1164</v>
+        <v>1201</v>
       </c>
       <c r="H61" t="s" s="20">
-        <v>1165</v>
+        <v>1202</v>
       </c>
       <c r="I61" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J61" t="s" s="20">
-        <v>987</v>
+        <v>1024</v>
       </c>
       <c r="K61" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L61" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
-        <v>1166</v>
+        <v>1203</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C62" s="20" t="s">
-        <v>1167</v>
+        <v>1204</v>
       </c>
       <c r="D62" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F62" s="20" t="s">
-        <v>1137</v>
+        <v>1174</v>
       </c>
       <c r="G62" s="20" t="s">
-        <v>1138</v>
+        <v>1175</v>
       </c>
       <c r="H62" t="s" s="20">
-        <v>1139</v>
+        <v>1176</v>
       </c>
       <c r="I62" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J62" t="s" s="20">
         <v>616</v>
       </c>
       <c r="K62" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L62" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
-        <v>1168</v>
+        <v>1205</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C63" s="20" t="s">
         <v>81</v>
       </c>
       <c r="D63" t="s" s="20">
-        <v>1169</v>
+        <v>1206</v>
       </c>
       <c r="E63" s="20" t="s">
         <v>83</v>
       </c>
       <c r="F63" s="20" t="s">
-        <v>1170</v>
+        <v>1207</v>
       </c>
       <c r="G63" s="20" t="s">
-        <v>1171</v>
+        <v>1208</v>
       </c>
       <c r="H63" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I63" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J63" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K63" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L63" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="20" t="s">
-        <v>1172</v>
+        <v>1209</v>
       </c>
       <c r="B64" s="20" t="s">
-        <v>1173</v>
+        <v>1210</v>
       </c>
       <c r="C64" s="20" t="s">
-        <v>1174</v>
+        <v>1211</v>
       </c>
       <c r="D64" t="s" s="20">
-        <v>1175</v>
+        <v>1212</v>
       </c>
       <c r="E64" s="20" t="s">
-        <v>1176</v>
+        <v>1213</v>
       </c>
       <c r="F64" s="20" t="s">
-        <v>1177</v>
+        <v>1214</v>
       </c>
       <c r="G64" s="20" t="s">
-        <v>1178</v>
+        <v>1215</v>
       </c>
       <c r="H64" t="s" s="20">
-        <v>1179</v>
+        <v>1216</v>
       </c>
       <c r="I64" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J64" t="s" s="20">
-        <v>1180</v>
+        <v>1217</v>
       </c>
       <c r="K64" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L64" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="20" t="s">
-        <v>1181</v>
+        <v>1218</v>
       </c>
       <c r="B65" s="20" t="s">
-        <v>1182</v>
+        <v>1219</v>
       </c>
       <c r="C65" s="20" t="s">
-        <v>1183</v>
+        <v>1220</v>
       </c>
       <c r="D65" t="s" s="20">
-        <v>1184</v>
+        <v>1221</v>
       </c>
       <c r="E65" s="20" t="s">
-        <v>1185</v>
+        <v>1222</v>
       </c>
       <c r="F65" s="20" t="s">
-        <v>1186</v>
+        <v>1223</v>
       </c>
       <c r="G65" s="20" t="s">
-        <v>1187</v>
+        <v>1224</v>
       </c>
       <c r="H65" t="s" s="20">
-        <v>1188</v>
+        <v>1225</v>
       </c>
       <c r="I65" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J65" t="s" s="20">
-        <v>1189</v>
+        <v>1226</v>
       </c>
       <c r="K65" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L65" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" s="20" t="s">
-        <v>1190</v>
+        <v>1227</v>
       </c>
       <c r="B66" s="20" t="s">
-        <v>1191</v>
+        <v>1228</v>
       </c>
       <c r="C66" s="20" t="s">
-        <v>1192</v>
+        <v>1229</v>
       </c>
       <c r="D66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F66" s="20" t="s">
-        <v>1193</v>
+        <v>1230</v>
       </c>
       <c r="G66" s="20" t="s">
-        <v>1194</v>
+        <v>1231</v>
       </c>
       <c r="H66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I66" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J66" t="s" s="20">
         <v>57</v>
       </c>
       <c r="K66" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L66" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" s="20" t="s">
-        <v>1195</v>
+        <v>1232</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>1196</v>
+        <v>1233</v>
       </c>
       <c r="C67" s="20" t="s">
-        <v>1197</v>
+        <v>1234</v>
       </c>
       <c r="D67" t="s" s="20">
-        <v>1198</v>
+        <v>1235</v>
       </c>
       <c r="E67" s="20" t="s">
-        <v>1199</v>
+        <v>1236</v>
       </c>
       <c r="F67" s="20" t="s">
-        <v>1106</v>
+        <v>1143</v>
       </c>
       <c r="G67" s="20" t="s">
-        <v>1107</v>
+        <v>1144</v>
       </c>
       <c r="H67" t="s" s="20">
-        <v>1108</v>
+        <v>1145</v>
       </c>
       <c r="I67" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J67" t="s" s="20">
-        <v>1109</v>
+        <v>1146</v>
       </c>
       <c r="K67" s="20" t="s">
-        <v>1200</v>
+        <v>1237</v>
       </c>
       <c r="L67" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" s="20" t="s">
-        <v>1201</v>
+        <v>1238</v>
       </c>
       <c r="B68" s="20" t="s">
-        <v>1202</v>
+        <v>1239</v>
       </c>
       <c r="C68" s="20" t="s">
-        <v>1203</v>
+        <v>1240</v>
       </c>
       <c r="D68" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E68" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F68" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G68" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H68" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I68" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J68" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K68" s="20" t="s">
-        <v>1084</v>
+        <v>1121</v>
       </c>
       <c r="L68" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" s="20" t="s">
-        <v>1204</v>
+        <v>1241</v>
       </c>
       <c r="B69" s="20" t="s">
-        <v>1205</v>
+        <v>1242</v>
       </c>
       <c r="C69" s="20" t="s">
-        <v>1206</v>
+        <v>1243</v>
       </c>
       <c r="D69" t="s" s="20">
-        <v>1207</v>
+        <v>1244</v>
       </c>
       <c r="E69" s="20" t="s">
-        <v>1208</v>
+        <v>1245</v>
       </c>
       <c r="F69" s="20" t="s">
-        <v>1063</v>
+        <v>1100</v>
       </c>
       <c r="G69" s="20" t="s">
-        <v>1064</v>
+        <v>1101</v>
       </c>
       <c r="H69" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I69" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J69" t="s" s="20">
-        <v>1209</v>
+        <v>1246</v>
       </c>
       <c r="K69" s="20" t="s">
-        <v>1084</v>
+        <v>1121</v>
       </c>
       <c r="L69" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
-        <v>1210</v>
+        <v>1247</v>
       </c>
       <c r="B70" s="20" t="s">
-        <v>1211</v>
+        <v>1248</v>
       </c>
       <c r="C70" s="20" t="s">
-        <v>1212</v>
+        <v>1249</v>
       </c>
       <c r="D70" t="s" s="20">
-        <v>1213</v>
+        <v>1250</v>
       </c>
       <c r="E70" s="20" t="s">
-        <v>1214</v>
+        <v>1251</v>
       </c>
       <c r="F70" s="20" t="s">
-        <v>1215</v>
+        <v>1252</v>
       </c>
       <c r="G70" s="20" t="s">
-        <v>1216</v>
+        <v>1253</v>
       </c>
       <c r="H70" t="s" s="20">
-        <v>1217</v>
+        <v>1254</v>
       </c>
       <c r="I70" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J70" t="s" s="20">
-        <v>1218</v>
+        <v>1255</v>
       </c>
       <c r="K70" s="20" t="s">
-        <v>1200</v>
+        <v>1237</v>
       </c>
       <c r="L70" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" s="20" t="s">
-        <v>1219</v>
+        <v>1256</v>
       </c>
       <c r="B71" s="20" t="s">
-        <v>1220</v>
+        <v>1257</v>
       </c>
       <c r="C71" s="20" t="s">
-        <v>1221</v>
+        <v>1258</v>
       </c>
       <c r="D71" t="s" s="20">
         <v>427</v>
       </c>
       <c r="E71" s="20" t="s">
-        <v>1222</v>
+        <v>1259</v>
       </c>
       <c r="F71" s="20" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="G71" s="20" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="H71" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I71" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J71" t="s" s="20">
-        <v>1223</v>
+        <v>1260</v>
       </c>
       <c r="K71" s="20" t="s">
-        <v>1224</v>
+        <v>1261</v>
       </c>
       <c r="L71" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="20" t="s">
-        <v>1225</v>
+        <v>1262</v>
       </c>
       <c r="B72" s="20" t="s">
-        <v>1226</v>
+        <v>1263</v>
       </c>
       <c r="C72" s="20" t="s">
-        <v>1227</v>
+        <v>1264</v>
       </c>
       <c r="D72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E72" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F72" s="20" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G72" s="20" t="s">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="H72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I72" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J72" t="s" s="20">
-        <v>1228</v>
+        <v>1265</v>
       </c>
       <c r="K72" s="20" t="s">
-        <v>1229</v>
+        <v>1266</v>
       </c>
       <c r="L72" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="20" t="s">
-        <v>1230</v>
+        <v>1267</v>
       </c>
       <c r="B73" s="20" t="s">
-        <v>1231</v>
+        <v>1268</v>
       </c>
       <c r="C73" s="20" t="s">
-        <v>1232</v>
+        <v>1269</v>
       </c>
       <c r="D73" t="s" s="20">
-        <v>1233</v>
+        <v>1270</v>
       </c>
       <c r="E73" s="20" t="s">
-        <v>1234</v>
+        <v>1271</v>
       </c>
       <c r="F73" s="20" t="s">
-        <v>1235</v>
+        <v>1272</v>
       </c>
       <c r="G73" s="20" t="s">
-        <v>1236</v>
+        <v>1273</v>
       </c>
       <c r="H73" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I73" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J73" t="s" s="20">
-        <v>1237</v>
+        <v>1274</v>
       </c>
       <c r="K73" s="20" t="s">
-        <v>1238</v>
+        <v>1275</v>
       </c>
       <c r="L73" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="20" t="s">
-        <v>1239</v>
+        <v>1276</v>
       </c>
       <c r="B74" s="20" t="s">
-        <v>1240</v>
+        <v>1277</v>
       </c>
       <c r="C74" s="20" t="s">
-        <v>1241</v>
+        <v>1278</v>
       </c>
       <c r="D74" t="s" s="20">
-        <v>1242</v>
+        <v>1279</v>
       </c>
       <c r="E74" s="20" t="s">
-        <v>1243</v>
+        <v>1280</v>
       </c>
       <c r="F74" s="20" t="s">
-        <v>1235</v>
+        <v>1272</v>
       </c>
       <c r="G74" s="20" t="s">
-        <v>1236</v>
+        <v>1273</v>
       </c>
       <c r="H74" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I74" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J74" t="s" s="20">
-        <v>1237</v>
+        <v>1274</v>
       </c>
       <c r="K74" s="20" t="s">
-        <v>1244</v>
+        <v>1281</v>
       </c>
       <c r="L74" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="20" t="s">
-        <v>1245</v>
+        <v>1282</v>
       </c>
       <c r="B75" s="20" t="s">
-        <v>1246</v>
+        <v>1283</v>
       </c>
       <c r="C75" s="20" t="s">
-        <v>1247</v>
+        <v>1284</v>
       </c>
       <c r="D75" t="s" s="20">
-        <v>1248</v>
+        <v>1285</v>
       </c>
       <c r="E75" s="20" t="s">
-        <v>1249</v>
+        <v>1286</v>
       </c>
       <c r="F75" s="20" t="s">
-        <v>959</v>
+        <v>996</v>
       </c>
       <c r="G75" s="20" t="s">
-        <v>1250</v>
+        <v>1287</v>
       </c>
       <c r="H75" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I75" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J75" t="s" s="20">
-        <v>1251</v>
+        <v>1288</v>
       </c>
       <c r="K75" s="20" t="s">
-        <v>1252</v>
+        <v>1289</v>
       </c>
       <c r="L75" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="20" t="s">
-        <v>1253</v>
+        <v>1290</v>
       </c>
       <c r="B76" s="20" t="s">
-        <v>1254</v>
+        <v>1291</v>
       </c>
       <c r="C76" s="20" t="s">
-        <v>1255</v>
+        <v>1292</v>
       </c>
       <c r="D76" t="s" s="20">
-        <v>1256</v>
+        <v>1293</v>
       </c>
       <c r="E76" s="20" t="s">
-        <v>1257</v>
+        <v>1294</v>
       </c>
       <c r="F76" s="20" t="s">
-        <v>959</v>
+        <v>996</v>
       </c>
       <c r="G76" s="20" t="s">
-        <v>1250</v>
+        <v>1287</v>
       </c>
       <c r="H76" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I76" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J76" t="s" s="20">
-        <v>1258</v>
+        <v>1295</v>
       </c>
       <c r="K76" s="20" t="s">
-        <v>1259</v>
+        <v>1296</v>
       </c>
       <c r="L76" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="20" t="s">
-        <v>1260</v>
+        <v>1297</v>
       </c>
       <c r="B77" s="20" t="s">
-        <v>1261</v>
+        <v>1298</v>
       </c>
       <c r="C77" s="20" t="s">
-        <v>1262</v>
+        <v>1299</v>
       </c>
       <c r="D77" t="s" s="20">
-        <v>1263</v>
+        <v>1300</v>
       </c>
       <c r="E77" s="20" t="s">
-        <v>1264</v>
+        <v>1301</v>
       </c>
       <c r="F77" s="20" t="s">
-        <v>1265</v>
+        <v>1302</v>
       </c>
       <c r="G77" s="20" t="s">
-        <v>1266</v>
+        <v>1303</v>
       </c>
       <c r="H77" t="s" s="20">
-        <v>1267</v>
+        <v>1304</v>
       </c>
       <c r="I77" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J77" t="s" s="20">
-        <v>1268</v>
+        <v>1305</v>
       </c>
       <c r="K77" s="20" t="s">
-        <v>1259</v>
+        <v>1296</v>
       </c>
       <c r="L77" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="20" t="s">
-        <v>1269</v>
+        <v>1306</v>
       </c>
       <c r="B78" s="20" t="s">
-        <v>1270</v>
+        <v>1307</v>
       </c>
       <c r="C78" s="20" t="s">
-        <v>1271</v>
+        <v>1308</v>
       </c>
       <c r="D78" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E78" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F78" s="20" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="G78" s="20" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
       <c r="H78" t="s" s="20">
-        <v>1004</v>
+        <v>1041</v>
       </c>
       <c r="I78" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J78" t="s" s="20">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="K78" s="20" t="s">
-        <v>1272</v>
+        <v>1309</v>
       </c>
       <c r="L78" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="20" t="s">
-        <v>1273</v>
+        <v>1310</v>
       </c>
       <c r="B79" s="20" t="s">
-        <v>1274</v>
+        <v>1311</v>
       </c>
       <c r="C79" s="20" t="s">
-        <v>1275</v>
+        <v>1312</v>
       </c>
       <c r="D79" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E79" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F79" s="20" t="s">
-        <v>1276</v>
+        <v>1313</v>
       </c>
       <c r="G79" s="20" t="s">
-        <v>1277</v>
+        <v>1314</v>
       </c>
       <c r="H79" t="s" s="20">
-        <v>1278</v>
+        <v>1315</v>
       </c>
       <c r="I79" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J79" t="s" s="20">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="K79" s="20" t="s">
-        <v>1279</v>
+        <v>1316</v>
       </c>
       <c r="L79" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="20" t="s">
-        <v>1280</v>
+        <v>1317</v>
       </c>
       <c r="B80" s="20" t="s">
-        <v>1281</v>
+        <v>1318</v>
       </c>
       <c r="C80" s="20" t="s">
-        <v>1282</v>
+        <v>1319</v>
       </c>
       <c r="D80" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E80" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F80" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G80" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H80" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I80" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J80" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K80" s="20" t="s">
-        <v>1283</v>
+        <v>1320</v>
       </c>
       <c r="L80" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="20" t="s">
-        <v>1284</v>
+        <v>1321</v>
       </c>
       <c r="B81" s="20" t="s">
-        <v>1285</v>
+        <v>1322</v>
       </c>
       <c r="C81" s="20" t="s">
-        <v>1286</v>
+        <v>1323</v>
       </c>
       <c r="D81" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G81" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H81" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I81" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J81" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K81" s="20" t="s">
-        <v>1283</v>
+        <v>1320</v>
       </c>
       <c r="L81" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="20" t="s">
-        <v>1287</v>
+        <v>1324</v>
       </c>
       <c r="B82" s="20" t="s">
-        <v>1288</v>
+        <v>1325</v>
       </c>
       <c r="C82" s="20" t="s">
-        <v>1289</v>
+        <v>1326</v>
       </c>
       <c r="D82" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F82" s="20" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="G82" s="20" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="H82" t="s" s="20">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="I82" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J82" t="s" s="20">
-        <v>953</v>
+        <v>990</v>
       </c>
       <c r="K82" s="20" t="s">
-        <v>1283</v>
+        <v>1320</v>
       </c>
       <c r="L82" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="20" t="s">
-        <v>1290</v>
+        <v>1327</v>
       </c>
       <c r="B83" s="20" t="s">
-        <v>1291</v>
+        <v>1328</v>
       </c>
       <c r="C83" s="20" t="s">
-        <v>1292</v>
+        <v>1329</v>
       </c>
       <c r="D83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E83" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F83" s="20" t="s">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="G83" s="20" t="s">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I83" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J83" t="s" s="20">
-        <v>1295</v>
+        <v>1332</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>1296</v>
+        <v>1333</v>
       </c>
       <c r="L83" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="20" t="s">
-        <v>1297</v>
+        <v>1334</v>
       </c>
       <c r="B84" s="20" t="s">
-        <v>1298</v>
+        <v>1335</v>
       </c>
       <c r="C84" s="20" t="s">
-        <v>1299</v>
+        <v>1336</v>
       </c>
       <c r="D84" t="s" s="20">
-        <v>1300</v>
+        <v>1337</v>
       </c>
       <c r="E84" s="20" t="s">
-        <v>1301</v>
+        <v>1338</v>
       </c>
       <c r="F84" s="20" t="s">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="G84" s="20" t="s">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H84" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I84" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J84" t="s" s="20">
-        <v>1295</v>
+        <v>1332</v>
       </c>
       <c r="K84" s="20" t="s">
-        <v>1296</v>
+        <v>1333</v>
       </c>
       <c r="L84" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="20" t="s">
-        <v>1302</v>
+        <v>1339</v>
       </c>
       <c r="B85" s="20" t="s">
-        <v>1303</v>
+        <v>1340</v>
       </c>
       <c r="C85" s="20" t="s">
-        <v>1304</v>
+        <v>1341</v>
       </c>
       <c r="D85" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E85" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F85" s="20" t="s">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="G85" s="20" t="s">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H85" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I85" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J85" t="s" s="20">
-        <v>1295</v>
+        <v>1332</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>1296</v>
+        <v>1333</v>
       </c>
       <c r="L85" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="20" t="s">
-        <v>1305</v>
+        <v>1342</v>
       </c>
       <c r="B86" s="20" t="s">
-        <v>1303</v>
+        <v>1340</v>
       </c>
       <c r="C86" s="20" t="s">
-        <v>1306</v>
+        <v>1343</v>
       </c>
       <c r="D86" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E86" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F86" s="20" t="s">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="G86" s="20" t="s">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H86" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I86" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J86" t="s" s="20">
-        <v>1295</v>
+        <v>1332</v>
       </c>
       <c r="K86" s="20" t="s">
-        <v>1296</v>
+        <v>1333</v>
       </c>
       <c r="L86" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="20" t="s">
-        <v>1307</v>
+        <v>1344</v>
       </c>
       <c r="B87" s="20" t="s">
-        <v>1303</v>
+        <v>1340</v>
       </c>
       <c r="C87" s="20" t="s">
-        <v>1308</v>
+        <v>1345</v>
       </c>
       <c r="D87" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E87" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F87" s="20" t="s">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G87" s="20" t="s">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H87" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I87" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J87" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>1312</v>
+        <v>1349</v>
       </c>
       <c r="L87" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" t="s" s="20">
-        <v>1313</v>
+        <v>1350</v>
       </c>
       <c r="B88" t="s" s="20">
-        <v>1314</v>
+        <v>1351</v>
       </c>
       <c r="C88" t="s" s="20">
-        <v>1315</v>
+        <v>1352</v>
       </c>
       <c r="D88" t="s" s="20">
-        <v>1316</v>
+        <v>1353</v>
       </c>
       <c r="E88" t="s" s="20">
-        <v>1317</v>
+        <v>1354</v>
       </c>
       <c r="F88" t="s" s="20">
-        <v>1318</v>
+        <v>1355</v>
       </c>
       <c r="G88" t="s" s="20">
-        <v>1319</v>
+        <v>1356</v>
       </c>
       <c r="H88" t="s" s="20">
-        <v>1320</v>
+        <v>1357</v>
       </c>
       <c r="I88" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J88" t="s" s="20">
-        <v>1321</v>
+        <v>1358</v>
       </c>
       <c r="K88" t="s" s="20">
-        <v>1322</v>
+        <v>1359</v>
       </c>
       <c r="L88" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="20" t="s">
-        <v>1323</v>
+        <v>1360</v>
       </c>
       <c r="B89" s="20" t="s">
-        <v>1324</v>
+        <v>1361</v>
       </c>
       <c r="C89" s="20" t="s">
-        <v>1325</v>
+        <v>1362</v>
       </c>
       <c r="D89" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E89" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F89" s="20" t="s">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G89" s="20" t="s">
-        <v>1096</v>
+        <v>1133</v>
       </c>
       <c r="H89" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I89" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J89" t="s" s="20">
-        <v>980</v>
+        <v>1017</v>
       </c>
       <c r="K89" s="20" t="s">
         <v>211</v>
       </c>
       <c r="L89" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" t="s" s="20">
-        <v>1326</v>
+        <v>1363</v>
       </c>
       <c r="B90" t="s" s="20">
-        <v>1324</v>
+        <v>1361</v>
       </c>
       <c r="C90" t="s" s="20">
-        <v>1327</v>
+        <v>1364</v>
       </c>
       <c r="D90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E90" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s" s="20">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="G90" t="s" s="20">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I90" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J90" t="s" s="20">
-        <v>1295</v>
+        <v>1332</v>
       </c>
       <c r="K90" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L90" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="20">
-        <v>1328</v>
+        <v>1365</v>
       </c>
       <c r="B91" t="s" s="20">
-        <v>1324</v>
+        <v>1361</v>
       </c>
       <c r="C91" t="s" s="20">
-        <v>1329</v>
+        <v>1366</v>
       </c>
       <c r="D91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F91" t="s" s="20">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="G91" t="s" s="20">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I91" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J91" t="s" s="20">
-        <v>1295</v>
+        <v>1332</v>
       </c>
       <c r="K91" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L91" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="20">
-        <v>1330</v>
+        <v>1367</v>
       </c>
       <c r="B92" t="s" s="20">
-        <v>1331</v>
+        <v>1368</v>
       </c>
       <c r="C92" t="s" s="20">
-        <v>1332</v>
+        <v>1369</v>
       </c>
       <c r="D92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F92" t="s" s="20">
-        <v>1333</v>
+        <v>1370</v>
       </c>
       <c r="G92" t="s" s="20">
-        <v>1334</v>
+        <v>1371</v>
       </c>
       <c r="H92" t="s" s="20">
-        <v>1335</v>
+        <v>1372</v>
       </c>
       <c r="I92" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J92" t="s" s="20">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="K92" t="s" s="20">
-        <v>1322</v>
+        <v>1359</v>
       </c>
       <c r="L92" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="20">
-        <v>1336</v>
+        <v>1373</v>
       </c>
       <c r="B93" t="s" s="20">
-        <v>1337</v>
+        <v>1374</v>
       </c>
       <c r="C93" t="s" s="20">
-        <v>1338</v>
+        <v>1375</v>
       </c>
       <c r="D93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F93" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G93" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H93" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I93" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J93" t="s" s="20">
-        <v>1189</v>
+        <v>1226</v>
       </c>
       <c r="K93" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L93" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="20">
-        <v>1339</v>
+        <v>1376</v>
       </c>
       <c r="B94" t="s" s="20">
-        <v>1340</v>
+        <v>1377</v>
       </c>
       <c r="C94" t="s" s="20">
-        <v>1341</v>
+        <v>1378</v>
       </c>
       <c r="D94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F94" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G94" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H94" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I94" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J94" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K94" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L94" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="20">
-        <v>1342</v>
+        <v>1379</v>
       </c>
       <c r="B95" t="s" s="20">
-        <v>1340</v>
+        <v>1377</v>
       </c>
       <c r="C95" t="s" s="20">
-        <v>1343</v>
+        <v>1380</v>
       </c>
       <c r="D95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F95" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G95" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H95" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I95" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J95" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K95" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L95" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="20">
-        <v>1344</v>
+        <v>1381</v>
       </c>
       <c r="B96" t="s" s="20">
-        <v>1340</v>
+        <v>1377</v>
       </c>
       <c r="C96" t="s" s="20">
-        <v>1345</v>
+        <v>1382</v>
       </c>
       <c r="D96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F96" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G96" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H96" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I96" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J96" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K96" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L96" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="20">
+        <v>1383</v>
+      </c>
+      <c r="B97" t="s" s="20">
+        <v>1384</v>
+      </c>
+      <c r="C97" t="s" s="20">
+        <v>1385</v>
+      </c>
+      <c r="D97" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E97" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F97" t="s" s="20">
         <v>1346</v>
       </c>
-      <c r="B97" t="s" s="20">
+      <c r="G97" t="s" s="20">
         <v>1347</v>
       </c>
-      <c r="C97" t="s" s="20">
+      <c r="H97" t="s" s="20">
         <v>1348</v>
-      </c>
-[...13 lines deleted...]
-        <v>1311</v>
       </c>
       <c r="I97" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J97" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K97" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L97" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s" s="20">
-        <v>1349</v>
+        <v>1386</v>
       </c>
       <c r="B98" t="s" s="20">
+        <v>1384</v>
+      </c>
+      <c r="C98" t="s" s="20">
+        <v>1387</v>
+      </c>
+      <c r="D98" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E98" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F98" t="s" s="20">
+        <v>1346</v>
+      </c>
+      <c r="G98" t="s" s="20">
         <v>1347</v>
       </c>
-      <c r="C98" t="s" s="20">
-[...13 lines deleted...]
-      </c>
       <c r="H98" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I98" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J98" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K98" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L98" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="20">
-        <v>1351</v>
+        <v>1388</v>
       </c>
       <c r="B99" t="s" s="20">
-        <v>1352</v>
+        <v>1389</v>
       </c>
       <c r="C99" t="s" s="20">
-        <v>1353</v>
+        <v>1390</v>
       </c>
       <c r="D99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F99" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G99" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H99" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I99" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J99" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K99" t="s" s="20">
         <v>205</v>
       </c>
       <c r="L99" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="20">
-        <v>1354</v>
+        <v>1391</v>
       </c>
       <c r="B100" t="s" s="20">
         <v>267</v>
       </c>
       <c r="C100" t="s" s="20">
-        <v>1355</v>
+        <v>1392</v>
       </c>
       <c r="D100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F100" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G100" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H100" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I100" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J100" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K100" t="s" s="20">
         <v>239</v>
       </c>
       <c r="L100" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="20">
-        <v>1356</v>
+        <v>1393</v>
       </c>
       <c r="B101" t="s" s="20">
-        <v>1357</v>
+        <v>1394</v>
       </c>
       <c r="C101" t="s" s="20">
-        <v>1358</v>
+        <v>1395</v>
       </c>
       <c r="D101" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E101" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F101" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G101" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H101" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I101" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J101" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K101" t="s" s="20">
         <v>227</v>
       </c>
       <c r="L101" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="20">
-        <v>1359</v>
+        <v>1396</v>
       </c>
       <c r="B102" t="s" s="20">
-        <v>1360</v>
+        <v>1397</v>
       </c>
       <c r="C102" t="s" s="20">
-        <v>1361</v>
+        <v>1398</v>
       </c>
       <c r="D102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F102" t="s" s="20">
-        <v>1362</v>
+        <v>1399</v>
       </c>
       <c r="G102" t="s" s="20">
-        <v>1363</v>
+        <v>1400</v>
       </c>
       <c r="H102" t="s" s="20">
-        <v>1364</v>
+        <v>1401</v>
       </c>
       <c r="I102" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J102" t="s" s="20">
-        <v>1365</v>
+        <v>1402</v>
       </c>
       <c r="K102" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L102" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="20">
-        <v>1366</v>
+        <v>1403</v>
       </c>
       <c r="B103" t="s" s="20">
-        <v>1367</v>
+        <v>1404</v>
       </c>
       <c r="C103" t="s" s="20">
-        <v>1368</v>
+        <v>1405</v>
       </c>
       <c r="D103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F103" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G103" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H103" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I103" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J103" t="s" s="20">
-        <v>949</v>
+        <v>986</v>
       </c>
       <c r="K103" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L103" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="20">
-        <v>1369</v>
+        <v>1406</v>
       </c>
       <c r="B104" t="s" s="20">
-        <v>1370</v>
+        <v>1407</v>
       </c>
       <c r="C104" t="s" s="20">
-        <v>1371</v>
+        <v>1408</v>
       </c>
       <c r="D104" t="s" s="20">
-        <v>1372</v>
+        <v>1409</v>
       </c>
       <c r="E104" t="s" s="20">
-        <v>1373</v>
+        <v>1410</v>
       </c>
       <c r="F104" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G104" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H104" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I104" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J104" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K104" t="s" s="20">
-        <v>1322</v>
+        <v>1359</v>
       </c>
       <c r="L104" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="20">
-        <v>1374</v>
+        <v>1411</v>
       </c>
       <c r="B105" t="s" s="20">
-        <v>1375</v>
+        <v>1412</v>
       </c>
       <c r="C105" t="s" s="20">
-        <v>1376</v>
+        <v>1413</v>
       </c>
       <c r="D105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F105" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G105" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H105" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I105" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J105" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K105" t="s" s="20">
-        <v>1322</v>
+        <v>1359</v>
       </c>
       <c r="L105" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="20">
-        <v>1377</v>
+        <v>1414</v>
       </c>
       <c r="B106" t="s" s="20">
-        <v>1378</v>
+        <v>1415</v>
       </c>
       <c r="C106" t="s" s="20">
-        <v>1379</v>
+        <v>1416</v>
       </c>
       <c r="D106" t="s" s="20">
-        <v>1380</v>
+        <v>1417</v>
       </c>
       <c r="E106" t="s" s="20">
-        <v>1381</v>
+        <v>1418</v>
       </c>
       <c r="F106" t="s" s="20">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="G106" t="s" s="20">
-        <v>1068</v>
+        <v>1105</v>
       </c>
       <c r="H106" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I106" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J106" t="s" s="20">
-        <v>1382</v>
+        <v>1419</v>
       </c>
       <c r="K106" t="s" s="20">
         <v>333</v>
       </c>
       <c r="L106" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="20">
-        <v>1383</v>
+        <v>1420</v>
       </c>
       <c r="B107" t="s" s="20">
-        <v>1384</v>
+        <v>1421</v>
       </c>
       <c r="C107" t="s" s="20">
-        <v>1385</v>
+        <v>1422</v>
       </c>
       <c r="D107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F107" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G107" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H107" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I107" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J107" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K107" t="s" s="20">
         <v>354</v>
       </c>
       <c r="L107" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="20">
-        <v>1386</v>
+        <v>1423</v>
       </c>
       <c r="B108" t="s" s="20">
-        <v>1387</v>
+        <v>1424</v>
       </c>
       <c r="C108" t="s" s="20">
-        <v>1308</v>
+        <v>1345</v>
       </c>
       <c r="D108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F108" t="s" s="20">
-        <v>1388</v>
+        <v>1425</v>
       </c>
       <c r="G108" t="s" s="20">
-        <v>1389</v>
+        <v>1426</v>
       </c>
       <c r="H108" t="s" s="20">
-        <v>1390</v>
+        <v>1427</v>
       </c>
       <c r="I108" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J108" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K108" t="s" s="20">
-        <v>1391</v>
+        <v>1428</v>
       </c>
       <c r="L108" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="20">
-        <v>1392</v>
+        <v>1429</v>
       </c>
       <c r="B109" t="s" s="20">
-        <v>1393</v>
+        <v>1430</v>
       </c>
       <c r="C109" t="s" s="20">
-        <v>1358</v>
+        <v>1395</v>
       </c>
       <c r="D109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F109" t="s" s="20">
-        <v>1394</v>
+        <v>1431</v>
       </c>
       <c r="G109" t="s" s="20">
-        <v>1395</v>
+        <v>1432</v>
       </c>
       <c r="H109" t="s" s="20">
-        <v>1396</v>
+        <v>1433</v>
       </c>
       <c r="I109" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J109" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K109" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L109" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="20">
-        <v>1397</v>
+        <v>1434</v>
       </c>
       <c r="B110" t="s" s="20">
         <v>361</v>
       </c>
       <c r="C110" t="s" s="20">
-        <v>1398</v>
+        <v>1435</v>
       </c>
       <c r="D110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F110" t="s" s="20">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="G110" t="s" s="20">
-        <v>1399</v>
+        <v>1436</v>
       </c>
       <c r="H110" t="s" s="20">
-        <v>1400</v>
+        <v>1437</v>
       </c>
       <c r="I110" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J110" t="s" s="20">
-        <v>1401</v>
+        <v>1438</v>
       </c>
       <c r="K110" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L110" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s" s="20">
-        <v>1402</v>
+        <v>1439</v>
       </c>
       <c r="B111" t="s" s="20">
-        <v>1403</v>
+        <v>1440</v>
       </c>
       <c r="C111" t="s" s="20">
-        <v>1404</v>
+        <v>1441</v>
       </c>
       <c r="D111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F111" t="s" s="20">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="G111" t="s" s="20">
-        <v>1399</v>
+        <v>1436</v>
       </c>
       <c r="H111" t="s" s="20">
-        <v>1400</v>
+        <v>1437</v>
       </c>
       <c r="I111" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J111" t="s" s="20">
-        <v>1401</v>
+        <v>1438</v>
       </c>
       <c r="K111" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L111" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="20">
-        <v>1405</v>
+        <v>1442</v>
       </c>
       <c r="B112" t="s" s="20">
         <v>366</v>
       </c>
       <c r="C112" t="s" s="20">
-        <v>1406</v>
+        <v>1443</v>
       </c>
       <c r="D112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F112" t="s" s="20">
-        <v>1293</v>
+        <v>1330</v>
       </c>
       <c r="G112" t="s" s="20">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="H112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I112" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J112" t="s" s="20">
-        <v>1295</v>
+        <v>1332</v>
       </c>
       <c r="K112" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L112" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="20">
-        <v>1407</v>
+        <v>1444</v>
       </c>
       <c r="B113" t="s" s="20">
         <v>387</v>
       </c>
       <c r="C113" t="s" s="20">
-        <v>1408</v>
+        <v>1445</v>
       </c>
       <c r="D113" t="s" s="20">
-        <v>1409</v>
+        <v>1446</v>
       </c>
       <c r="E113" t="s" s="20">
-        <v>1410</v>
+        <v>1447</v>
       </c>
       <c r="F113" t="s" s="20">
-        <v>1058</v>
+        <v>1095</v>
       </c>
       <c r="G113" t="s" s="20">
-        <v>1059</v>
+        <v>1096</v>
       </c>
       <c r="H113" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I113" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J113" t="s" s="20">
-        <v>1411</v>
+        <v>1448</v>
       </c>
       <c r="K113" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L113" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="20">
-        <v>1412</v>
+        <v>1449</v>
       </c>
       <c r="B114" t="s" s="20">
-        <v>1413</v>
+        <v>1450</v>
       </c>
       <c r="C114" t="s" s="20">
-        <v>1414</v>
+        <v>1451</v>
       </c>
       <c r="D114" t="s" s="20">
-        <v>1415</v>
+        <v>1452</v>
       </c>
       <c r="E114" t="s" s="20">
-        <v>1416</v>
+        <v>1453</v>
       </c>
       <c r="F114" t="s" s="20">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G114" t="s" s="20">
-        <v>1417</v>
+        <v>1454</v>
       </c>
       <c r="H114" t="s" s="20">
-        <v>1418</v>
+        <v>1455</v>
       </c>
       <c r="I114" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J114" t="s" s="20">
-        <v>1419</v>
+        <v>1456</v>
       </c>
       <c r="K114" t="s" s="20">
         <v>444</v>
       </c>
       <c r="L114" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="20">
-        <v>1420</v>
+        <v>1457</v>
       </c>
       <c r="B115" t="s" s="20">
-        <v>1421</v>
+        <v>1458</v>
       </c>
       <c r="C115" t="s" s="20">
-        <v>1422</v>
+        <v>1459</v>
       </c>
       <c r="D115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F115" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G115" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H115" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I115" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J115" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K115" t="s" s="20">
         <v>473</v>
       </c>
       <c r="L115" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="20">
-        <v>1423</v>
+        <v>1460</v>
       </c>
       <c r="B116" t="s" s="20">
         <v>526</v>
       </c>
       <c r="C116" t="s" s="20">
-        <v>1424</v>
+        <v>1461</v>
       </c>
       <c r="D116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F116" t="s" s="20">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="G116" t="s" s="20">
-        <v>1425</v>
+        <v>1462</v>
       </c>
       <c r="H116" t="s" s="20">
-        <v>1426</v>
+        <v>1463</v>
       </c>
       <c r="I116" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J116" t="s" s="20">
-        <v>1427</v>
+        <v>1464</v>
       </c>
       <c r="K116" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L116" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="20">
-        <v>1428</v>
+        <v>1465</v>
       </c>
       <c r="B117" t="s" s="20">
-        <v>1429</v>
+        <v>1466</v>
       </c>
       <c r="C117" t="s" s="20">
-        <v>1430</v>
+        <v>1467</v>
       </c>
       <c r="D117" t="s" s="20">
-        <v>1431</v>
+        <v>1468</v>
       </c>
       <c r="E117" t="s" s="20">
-        <v>1432</v>
+        <v>1469</v>
       </c>
       <c r="F117" t="s" s="20">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G117" t="s" s="20">
-        <v>1433</v>
+        <v>1470</v>
       </c>
       <c r="H117" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I117" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J117" t="s" s="20">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="K117" t="s" s="20">
         <v>569</v>
       </c>
       <c r="L117" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="20">
-        <v>1435</v>
+        <v>1472</v>
       </c>
       <c r="B118" t="s" s="20">
-        <v>1436</v>
+        <v>1473</v>
       </c>
       <c r="C118" t="s" s="20">
-        <v>1437</v>
+        <v>1474</v>
       </c>
       <c r="D118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F118" t="s" s="20">
-        <v>1309</v>
+        <v>1346</v>
       </c>
       <c r="G118" t="s" s="20">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="H118" t="s" s="20">
-        <v>1311</v>
+        <v>1348</v>
       </c>
       <c r="I118" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J118" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K118" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L118" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="20">
-        <v>1438</v>
+        <v>1475</v>
       </c>
       <c r="B119" t="s" s="20">
         <v>614</v>
       </c>
       <c r="C119" t="s" s="20">
-        <v>1439</v>
+        <v>1476</v>
       </c>
       <c r="D119" t="s" s="20">
-        <v>1440</v>
+        <v>1477</v>
       </c>
       <c r="E119" t="s" s="20">
-        <v>1441</v>
+        <v>1478</v>
       </c>
       <c r="F119" t="s" s="20">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G119" t="s" s="20">
-        <v>1417</v>
+        <v>1454</v>
       </c>
       <c r="H119" t="s" s="20">
-        <v>1418</v>
+        <v>1455</v>
       </c>
       <c r="I119" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J119" t="s" s="20">
-        <v>1419</v>
+        <v>1456</v>
       </c>
       <c r="K119" t="s" s="20">
         <v>581</v>
       </c>
       <c r="L119" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="20">
-        <v>1442</v>
+        <v>1479</v>
       </c>
       <c r="B120" t="s" s="20">
-        <v>1443</v>
+        <v>1480</v>
       </c>
       <c r="C120" t="s" s="20">
-        <v>1444</v>
+        <v>1481</v>
       </c>
       <c r="D120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F120" t="s" s="20">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G120" t="s" s="20">
-        <v>1417</v>
+        <v>1454</v>
       </c>
       <c r="H120" t="s" s="20">
-        <v>1418</v>
+        <v>1455</v>
       </c>
       <c r="I120" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J120" t="s" s="20">
-        <v>1419</v>
+        <v>1456</v>
       </c>
       <c r="K120" t="s" s="20">
         <v>629</v>
       </c>
       <c r="L120" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="20">
-        <v>1445</v>
+        <v>1482</v>
       </c>
       <c r="B121" t="s" s="20">
-        <v>1446</v>
+        <v>1483</v>
       </c>
       <c r="C121" t="s" s="20">
-        <v>1447</v>
+        <v>1484</v>
       </c>
       <c r="D121" t="s" s="20">
-        <v>1448</v>
+        <v>1485</v>
       </c>
       <c r="E121" t="s" s="20">
-        <v>1449</v>
+        <v>1486</v>
       </c>
       <c r="F121" t="s" s="20">
-        <v>1450</v>
+        <v>1487</v>
       </c>
       <c r="G121" t="s" s="20">
-        <v>1451</v>
+        <v>1488</v>
       </c>
       <c r="H121" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I121" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J121" t="s" s="20">
-        <v>1452</v>
+        <v>1489</v>
       </c>
       <c r="K121" t="s" s="20">
         <v>635</v>
       </c>
       <c r="L121" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="20">
-        <v>1453</v>
+        <v>1490</v>
       </c>
       <c r="B122" t="s" s="20">
-        <v>1454</v>
+        <v>1491</v>
       </c>
       <c r="C122" t="s" s="20">
-        <v>1455</v>
+        <v>1492</v>
       </c>
       <c r="D122" t="s" s="20">
-        <v>1456</v>
+        <v>1493</v>
       </c>
       <c r="E122" t="s" s="20">
-        <v>1457</v>
+        <v>1494</v>
       </c>
       <c r="F122" t="s" s="20">
-        <v>1458</v>
+        <v>1495</v>
       </c>
       <c r="G122" t="s" s="20">
-        <v>1459</v>
+        <v>1496</v>
       </c>
       <c r="H122" t="s" s="20">
-        <v>1460</v>
+        <v>1497</v>
       </c>
       <c r="I122" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J122" t="s" s="20">
-        <v>1461</v>
+        <v>1498</v>
       </c>
       <c r="K122" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L122" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="20">
-        <v>1462</v>
+        <v>1499</v>
       </c>
       <c r="B123" t="s" s="20">
-        <v>1463</v>
+        <v>1500</v>
       </c>
       <c r="C123" t="s" s="20">
-        <v>1464</v>
+        <v>1501</v>
       </c>
       <c r="D123" t="s" s="20">
-        <v>1465</v>
+        <v>1502</v>
       </c>
       <c r="E123" t="s" s="20">
-        <v>1466</v>
+        <v>1503</v>
       </c>
       <c r="F123" t="s" s="20">
-        <v>1467</v>
+        <v>1504</v>
       </c>
       <c r="G123" t="s" s="20">
-        <v>1468</v>
+        <v>1505</v>
       </c>
       <c r="H123" t="s" s="20">
-        <v>1469</v>
+        <v>1506</v>
       </c>
       <c r="I123" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J123" t="s" s="20">
-        <v>1470</v>
+        <v>1507</v>
       </c>
       <c r="K123" t="s" s="20">
-        <v>1471</v>
+        <v>1508</v>
       </c>
       <c r="L123" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="20">
-        <v>1472</v>
+        <v>1509</v>
       </c>
       <c r="B124" t="s" s="20">
         <v>640</v>
       </c>
       <c r="C124" t="s" s="20">
-        <v>1473</v>
+        <v>1510</v>
       </c>
       <c r="D124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F124" t="s" s="20">
-        <v>1125</v>
+        <v>1162</v>
       </c>
       <c r="G124" t="s" s="20">
-        <v>1126</v>
+        <v>1163</v>
       </c>
       <c r="H124" t="s" s="20">
-        <v>1127</v>
+        <v>1164</v>
       </c>
       <c r="I124" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J124" t="s" s="20">
-        <v>1474</v>
+        <v>1511</v>
       </c>
       <c r="K124" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L124" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="20">
-        <v>1475</v>
+        <v>1512</v>
       </c>
       <c r="B125" t="s" s="20">
-        <v>1476</v>
+        <v>1513</v>
       </c>
       <c r="C125" t="s" s="20">
-        <v>1477</v>
+        <v>1514</v>
       </c>
       <c r="D125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F125" t="s" s="20">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="G125" t="s" s="20">
-        <v>1399</v>
+        <v>1436</v>
       </c>
       <c r="H125" t="s" s="20">
-        <v>1400</v>
+        <v>1437</v>
       </c>
       <c r="I125" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J125" t="s" s="20">
-        <v>1401</v>
+        <v>1438</v>
       </c>
       <c r="K125" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L125" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s" s="20">
-        <v>1478</v>
+        <v>1515</v>
       </c>
       <c r="B126" t="s" s="20">
-        <v>1479</v>
+        <v>1516</v>
       </c>
       <c r="C126" t="s" s="20">
-        <v>1480</v>
+        <v>1517</v>
       </c>
       <c r="D126" t="s" s="20">
-        <v>1481</v>
+        <v>1518</v>
       </c>
       <c r="E126" t="s" s="20">
-        <v>1482</v>
+        <v>1519</v>
       </c>
       <c r="F126" t="s" s="20">
-        <v>1193</v>
+        <v>1230</v>
       </c>
       <c r="G126" t="s" s="20">
-        <v>1483</v>
+        <v>1520</v>
       </c>
       <c r="H126" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I126" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J126" t="s" s="20">
-        <v>1484</v>
+        <v>1521</v>
       </c>
       <c r="K126" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L126" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="20">
-        <v>1485</v>
+        <v>1522</v>
       </c>
       <c r="B127" t="s" s="20">
-        <v>1486</v>
+        <v>1523</v>
       </c>
       <c r="C127" t="s" s="20">
-        <v>1487</v>
+        <v>1524</v>
       </c>
       <c r="D127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F127" t="s" s="20">
-        <v>1106</v>
+        <v>1143</v>
       </c>
       <c r="G127" t="s" s="20">
-        <v>1107</v>
+        <v>1144</v>
       </c>
       <c r="H127" t="s" s="20">
-        <v>1108</v>
+        <v>1145</v>
       </c>
       <c r="I127" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J127" t="s" s="20">
-        <v>1488</v>
+        <v>1525</v>
       </c>
       <c r="K127" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L127" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s" s="20">
-        <v>1489</v>
+        <v>1526</v>
       </c>
       <c r="B128" t="s" s="20">
-        <v>1490</v>
+        <v>1527</v>
       </c>
       <c r="C128" t="s" s="20">
-        <v>1491</v>
+        <v>1528</v>
       </c>
       <c r="D128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F128" t="s" s="20">
-        <v>1082</v>
+        <v>1119</v>
       </c>
       <c r="G128" t="s" s="20">
-        <v>1399</v>
+        <v>1436</v>
       </c>
       <c r="H128" t="s" s="20">
-        <v>1400</v>
+        <v>1437</v>
       </c>
       <c r="I128" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J128" t="s" s="20">
-        <v>1401</v>
+        <v>1438</v>
       </c>
       <c r="K128" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L128" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="20">
-        <v>1492</v>
+        <v>1529</v>
       </c>
       <c r="B129" t="s" s="20">
-        <v>1493</v>
+        <v>1530</v>
       </c>
       <c r="C129" t="s" s="20">
-        <v>1494</v>
+        <v>1531</v>
       </c>
       <c r="D129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F129" t="s" s="20">
-        <v>1495</v>
+        <v>1532</v>
       </c>
       <c r="G129" t="s" s="20">
-        <v>1496</v>
+        <v>1533</v>
       </c>
       <c r="H129" t="s" s="20">
-        <v>1497</v>
+        <v>1534</v>
       </c>
       <c r="I129" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J129" t="s" s="20">
         <v>821</v>
       </c>
       <c r="K129" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L129" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s" s="20">
-        <v>1498</v>
+        <v>1535</v>
       </c>
       <c r="B130" t="s" s="20">
         <v>665</v>
       </c>
       <c r="C130" t="s" s="20">
-        <v>1499</v>
+        <v>1536</v>
       </c>
       <c r="D130" t="s" s="20">
-        <v>1500</v>
+        <v>1537</v>
       </c>
       <c r="E130" t="s" s="20">
-        <v>1501</v>
+        <v>1538</v>
       </c>
       <c r="F130" t="s" s="20">
-        <v>1502</v>
+        <v>1539</v>
       </c>
       <c r="G130" t="s" s="20">
-        <v>1503</v>
+        <v>1540</v>
       </c>
       <c r="H130" t="s" s="20">
-        <v>1400</v>
+        <v>1437</v>
       </c>
       <c r="I130" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J130" t="s" s="20">
         <v>867</v>
       </c>
       <c r="K130" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L130" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s" s="20">
-        <v>1504</v>
+        <v>1541</v>
       </c>
       <c r="B131" t="s" s="20">
-        <v>1505</v>
+        <v>1542</v>
       </c>
       <c r="C131" t="s" s="20">
-        <v>1506</v>
+        <v>1543</v>
       </c>
       <c r="D131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F131" t="s" s="20">
-        <v>1095</v>
+        <v>1132</v>
       </c>
       <c r="G131" t="s" s="20">
-        <v>1417</v>
+        <v>1454</v>
       </c>
       <c r="H131" t="s" s="20">
-        <v>1418</v>
+        <v>1455</v>
       </c>
       <c r="I131" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J131" t="s" s="20">
-        <v>1419</v>
+        <v>1456</v>
       </c>
       <c r="K131" t="s" s="20">
         <v>675</v>
       </c>
       <c r="L131" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="20">
-        <v>1507</v>
+        <v>1544</v>
       </c>
       <c r="B132" t="s" s="20">
-        <v>1508</v>
+        <v>1545</v>
       </c>
       <c r="C132" t="s" s="20">
-        <v>1509</v>
+        <v>1546</v>
       </c>
       <c r="D132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F132" t="s" s="20">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="G132" t="s" s="20">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="H132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I132" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J132" t="s" s="20">
-        <v>1510</v>
+        <v>1547</v>
       </c>
       <c r="K132" t="s" s="20">
-        <v>1511</v>
+        <v>1548</v>
       </c>
       <c r="L132" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="20">
-        <v>1512</v>
+        <v>1549</v>
       </c>
       <c r="B133" t="s" s="20">
         <v>753</v>
       </c>
       <c r="C133" t="s" s="20">
-        <v>1513</v>
+        <v>1550</v>
       </c>
       <c r="D133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F133" t="s" s="20">
-        <v>1333</v>
+        <v>1370</v>
       </c>
       <c r="G133" t="s" s="20">
-        <v>1334</v>
+        <v>1371</v>
       </c>
       <c r="H133" t="s" s="20">
-        <v>1335</v>
+        <v>1372</v>
       </c>
       <c r="I133" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J133" t="s" s="20">
-        <v>1033</v>
+        <v>1070</v>
       </c>
       <c r="K133" t="s" s="20">
         <v>757</v>
       </c>
       <c r="L133" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="20">
-        <v>1514</v>
+        <v>1551</v>
       </c>
       <c r="B134" t="s" s="20">
-        <v>1515</v>
+        <v>1552</v>
       </c>
       <c r="C134" t="s" s="20">
-        <v>1516</v>
+        <v>1553</v>
       </c>
       <c r="D134" t="s" s="20">
-        <v>1517</v>
+        <v>1554</v>
       </c>
       <c r="E134" t="s" s="20">
-        <v>1518</v>
+        <v>1555</v>
       </c>
       <c r="F134" t="s" s="20">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="G134" t="s" s="20">
-        <v>1519</v>
+        <v>1556</v>
       </c>
       <c r="H134" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I134" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J134" t="s" s="20">
-        <v>1520</v>
+        <v>1557</v>
       </c>
       <c r="K134" t="s" s="20">
         <v>788</v>
       </c>
       <c r="L134" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="20">
-        <v>1521</v>
+        <v>1558</v>
       </c>
       <c r="B135" t="s" s="20">
         <v>790</v>
       </c>
       <c r="C135" t="s" s="20">
-        <v>1522</v>
+        <v>1559</v>
       </c>
       <c r="D135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F135" t="s" s="20">
-        <v>1523</v>
+        <v>1560</v>
       </c>
       <c r="G135" t="s" s="20">
-        <v>1524</v>
+        <v>1561</v>
       </c>
       <c r="H135" t="s" s="20">
-        <v>1525</v>
+        <v>1562</v>
       </c>
       <c r="I135" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J135" t="s" s="20">
-        <v>1526</v>
+        <v>1563</v>
       </c>
       <c r="K135" t="s" s="20">
         <v>807</v>
       </c>
       <c r="L135" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="20">
-        <v>1527</v>
+        <v>1564</v>
       </c>
       <c r="B136" t="s" s="20">
-        <v>1528</v>
+        <v>1565</v>
       </c>
       <c r="C136" t="s" s="20">
-        <v>1529</v>
+        <v>1566</v>
       </c>
       <c r="D136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F136" t="s" s="20">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="G136" t="s" s="20">
-        <v>1530</v>
+        <v>1567</v>
       </c>
       <c r="H136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I136" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J136" t="s" s="20">
         <v>586</v>
       </c>
       <c r="K136" t="s" s="20">
-        <v>1531</v>
+        <v>1568</v>
       </c>
       <c r="L136" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="20">
-        <v>1532</v>
+        <v>1569</v>
       </c>
       <c r="B137" t="s" s="20">
-        <v>1533</v>
+        <v>1570</v>
       </c>
       <c r="C137" t="s" s="20">
-        <v>1534</v>
+        <v>1571</v>
       </c>
       <c r="D137" t="s" s="20">
-        <v>1535</v>
+        <v>1572</v>
       </c>
       <c r="E137" t="s" s="20">
-        <v>1536</v>
+        <v>1573</v>
       </c>
       <c r="F137" t="s" s="20">
-        <v>1063</v>
+        <v>1100</v>
       </c>
       <c r="G137" t="s" s="20">
-        <v>1064</v>
+        <v>1101</v>
       </c>
       <c r="H137" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I137" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J137" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K137" t="s" s="20">
-        <v>1537</v>
+        <v>1574</v>
       </c>
       <c r="L137" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="20">
-        <v>1538</v>
+        <v>1575</v>
       </c>
       <c r="B138" t="s" s="20">
-        <v>1539</v>
+        <v>1576</v>
       </c>
       <c r="C138" t="s" s="20">
-        <v>1540</v>
+        <v>1577</v>
       </c>
       <c r="D138" t="s" s="20">
-        <v>1541</v>
+        <v>1578</v>
       </c>
       <c r="E138" t="s" s="20">
-        <v>1542</v>
+        <v>1579</v>
       </c>
       <c r="F138" t="s" s="20">
-        <v>1543</v>
+        <v>1580</v>
       </c>
       <c r="G138" t="s" s="20">
-        <v>1544</v>
+        <v>1581</v>
       </c>
       <c r="H138" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I138" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J138" t="s" s="20">
-        <v>1545</v>
+        <v>1582</v>
       </c>
       <c r="K138" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L138" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s" s="20">
-        <v>1546</v>
+        <v>1583</v>
       </c>
       <c r="B139" t="s" s="20">
-        <v>1539</v>
+        <v>1576</v>
       </c>
       <c r="C139" t="s" s="20">
-        <v>1547</v>
+        <v>1584</v>
       </c>
       <c r="D139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F139" t="s" s="20">
-        <v>1543</v>
+        <v>1580</v>
       </c>
       <c r="G139" t="s" s="20">
-        <v>1544</v>
+        <v>1581</v>
       </c>
       <c r="H139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I139" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J139" t="s" s="20">
-        <v>1545</v>
+        <v>1582</v>
       </c>
       <c r="K139" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L139" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s" s="20">
-        <v>1548</v>
+        <v>1585</v>
       </c>
       <c r="B140" t="s" s="20">
-        <v>1549</v>
+        <v>1586</v>
       </c>
       <c r="C140" t="s" s="20">
         <v>54</v>
       </c>
       <c r="D140" t="s" s="20">
         <v>55</v>
       </c>
       <c r="E140" t="s" s="20">
         <v>56</v>
       </c>
       <c r="F140" t="s" s="20">
-        <v>1467</v>
+        <v>1504</v>
       </c>
       <c r="G140" t="s" s="20">
-        <v>1468</v>
+        <v>1505</v>
       </c>
       <c r="H140" t="s" s="20">
-        <v>1469</v>
+        <v>1506</v>
       </c>
       <c r="I140" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J140" t="s" s="20">
         <v>710</v>
       </c>
       <c r="K140" t="s" s="20">
         <v>889</v>
       </c>
       <c r="L140" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="20">
+        <v>1587</v>
+      </c>
+      <c r="B141" t="s" s="20">
+        <v>1588</v>
+      </c>
+      <c r="C141" t="s" s="20">
+        <v>1589</v>
+      </c>
+      <c r="D141" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E141" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F141" t="s" s="20">
+        <v>1119</v>
+      </c>
+      <c r="G141" t="s" s="20">
+        <v>1436</v>
+      </c>
+      <c r="H141" t="s" s="20">
+        <v>1437</v>
+      </c>
+      <c r="I141" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J141" t="s" s="20">
+        <v>1438</v>
+      </c>
+      <c r="K141" t="s" s="20">
+        <v>938</v>
+      </c>
+      <c r="L141" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="20">
+        <v>1590</v>
+      </c>
+      <c r="B142" t="s" s="20">
+        <v>1591</v>
+      </c>
+      <c r="C142" t="s" s="20">
+        <v>1592</v>
+      </c>
+      <c r="D142" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E142" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F142" t="s" s="20">
+        <v>983</v>
+      </c>
+      <c r="G142" t="s" s="20">
+        <v>984</v>
+      </c>
+      <c r="H142" t="s" s="20">
+        <v>985</v>
+      </c>
+      <c r="I142" t="s" s="20">
+        <v>209</v>
+      </c>
+      <c r="J142" t="s" s="20">
+        <v>1044</v>
+      </c>
+      <c r="K142" t="s" s="20">
+        <v>938</v>
+      </c>
+      <c r="L142" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s" s="20">
+        <v>1593</v>
+      </c>
+      <c r="B143" t="s" s="20">
+        <v>1594</v>
+      </c>
+      <c r="C143" t="s" s="20">
+        <v>1595</v>
+      </c>
+      <c r="D143" t="s" s="20">
+        <v>1596</v>
+      </c>
+      <c r="E143" t="s" s="20">
+        <v>1597</v>
+      </c>
+      <c r="F143" t="s" s="20">
+        <v>1580</v>
+      </c>
+      <c r="G143" t="s" s="20">
+        <v>1581</v>
+      </c>
+      <c r="H143" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I143" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J143" t="s" s="20">
+        <v>1582</v>
+      </c>
+      <c r="K143" t="s" s="20">
+        <v>954</v>
+      </c>
+      <c r="L143" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s" s="20">
+        <v>1598</v>
+      </c>
+      <c r="B144" t="s" s="20">
+        <v>1599</v>
+      </c>
+      <c r="C144" t="s" s="20">
+        <v>1600</v>
+      </c>
+      <c r="D144" t="s" s="20">
+        <v>1601</v>
+      </c>
+      <c r="E144" t="s" s="20">
+        <v>1602</v>
+      </c>
+      <c r="F144" t="s" s="20">
+        <v>1603</v>
+      </c>
+      <c r="G144" t="s" s="20">
+        <v>1604</v>
+      </c>
+      <c r="H144" t="s" s="20">
+        <v>1605</v>
+      </c>
+      <c r="I144" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J144" t="s" s="20">
+        <v>1606</v>
+      </c>
+      <c r="K144" t="s" s="20">
+        <v>963</v>
+      </c>
+      <c r="L144" t="s" s="20">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>