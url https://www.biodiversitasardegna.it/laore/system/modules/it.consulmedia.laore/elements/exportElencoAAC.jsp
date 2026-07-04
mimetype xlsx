--- v1 (2026-05-17)
+++ v2 (2026-07-04)
@@ -16,51 +16,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FF5D9A6-29CC-4E4B-835E-3FD35723BBFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ANIMALE" sheetId="9" r:id="rId1"/>
     <sheet name="VEGETALE" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3990" uniqueCount="1607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4350" uniqueCount="1744">
   <si>
     <t>Codice iscrizione
 (a)</t>
   </si>
   <si>
     <t>Data iscrizione 
 (b)</t>
   </si>
   <si>
     <t>Nominativo Allevatore Custode
 (c)</t>
   </si>
   <si>
     <t>Denominazione Azienda
 (d)</t>
   </si>
   <si>
     <t>CUAA/CF/P.IVA
 (e)</t>
   </si>
   <si>
     <t>Specie
 (f)</t>
   </si>
   <si>
@@ -2992,50 +2992,365 @@
     <t>Determina AAC 1913_2026</t>
   </si>
   <si>
     <t>aac-anm202604_0214</t>
   </si>
   <si>
     <t>Maria Luigia Pisu</t>
   </si>
   <si>
     <t>aac-anm202604_0215</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>Lecca Stefano</t>
   </si>
   <si>
     <t>Societa' Semplice Agricola Is Corumeddos</t>
   </si>
   <si>
     <t>01405250919</t>
   </si>
   <si>
     <t>Nurri</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0216</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>Priamo Tolu</t>
+  </si>
+  <si>
+    <t>Determina 2041 - prot n�� 47812 del 19.05.2026</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0217</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>Luciano Depperu</t>
+  </si>
+  <si>
+    <t>Luras</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0218</t>
+  </si>
+  <si>
+    <t>Matteo Cuccuru</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0219</t>
+  </si>
+  <si>
+    <t>Roberta Manconi</t>
+  </si>
+  <si>
+    <t>Societa Agricola Manconi S.s</t>
+  </si>
+  <si>
+    <t>02846870901</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0220</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>Antonio Andrea Masala</t>
+  </si>
+  <si>
+    <t>Comune Di Macomer</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0221</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>Adriana Mesina</t>
+  </si>
+  <si>
+    <t>Urzulei</t>
+  </si>
+  <si>
+    <t>Determina aac n�� 2091_2026</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0222</t>
+  </si>
+  <si>
+    <t>Manuela Luigia Secci</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0223</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>Costantino Sussarellu</t>
+  </si>
+  <si>
+    <t>Società Agricola Fratelli Sussarellu</t>
+  </si>
+  <si>
+    <t>02155140904</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0224</t>
+  </si>
+  <si>
+    <t>Paolo Cherchi</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0225</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>Mario Fraghì</t>
+  </si>
+  <si>
+    <t>Colline Tres Coronas S.s.</t>
+  </si>
+  <si>
+    <t>03013710904</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0226</t>
+  </si>
+  <si>
+    <t>Samuele Congia</t>
+  </si>
+  <si>
+    <t>Ditta Congia Samuele</t>
+  </si>
+  <si>
+    <t>02410820902</t>
+  </si>
+  <si>
+    <t>Vacca sardo-bruna
+Suino sardo</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0227</t>
+  </si>
+  <si>
+    <t>Cossu Giorgio</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0228</t>
+  </si>
+  <si>
+    <t>Sabrina Lampis</t>
+  </si>
+  <si>
+    <t>Agrilampis</t>
+  </si>
+  <si>
+    <t>01596480911</t>
+  </si>
+  <si>
+    <t>Escalaplano</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0229</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>Giambattista Fois</t>
+  </si>
+  <si>
+    <t>Noragugume⁸</t>
+  </si>
+  <si>
+    <t>Determina aac 2276_2026 del 29.05.2026</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0230</t>
+  </si>
+  <si>
+    <t>Salvatore Firinu</t>
+  </si>
+  <si>
+    <t>Ditta Firinu Salvatore</t>
+  </si>
+  <si>
+    <t>00586830952</t>
+  </si>
+  <si>
+    <t>Paulilatino</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0231</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>Rita Manca</t>
+  </si>
+  <si>
+    <t>Sindia</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0232</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>Veronica Mulas</t>
+  </si>
+  <si>
+    <t>aac-anm202605_0233</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>Giovanni Mesina</t>
+  </si>
+  <si>
+    <t>Determina aac  2316_2026 del 05.06.2026</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0234</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Mariagrazia Uccheddu</t>
+  </si>
+  <si>
+    <t>Fattoria Delle Essenze</t>
+  </si>
+  <si>
+    <t>03705830929</t>
+  </si>
+  <si>
+    <t>Teulada</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0235</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>Riccardo Sedda</t>
+  </si>
+  <si>
+    <t>Vacca sardo-modicana
+Vacca sardo-bruna</t>
+  </si>
+  <si>
+    <t>Bue rosso, bacca iscanesa, bacca lussurzesa
+Melina</t>
+  </si>
+  <si>
+    <t>Macomer</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0236</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>Pier Giorgio Serpi</t>
+  </si>
+  <si>
+    <t>Ditta Serpi Pier Giorgio</t>
+  </si>
+  <si>
+    <t>02943720926</t>
+  </si>
+  <si>
+    <t>DSS  aac  2437_2026  del 15.06.2026</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0238</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>Roberto Baldo</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>Marrubiu</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0239</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>Salvatore Piu</t>
+  </si>
+  <si>
+    <t>Azienda Agricola Cae S.s.</t>
+  </si>
+  <si>
+    <t>02766970905</t>
+  </si>
+  <si>
+    <t>DSS aac  2521_2026  del 19.06.2026</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0240</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>Ruggiu Paolo</t>
+  </si>
+  <si>
+    <t>Societa Agricola Santa Maria S.s.</t>
+  </si>
+  <si>
+    <t>01526710916</t>
   </si>
   <si>
     <t>aac-veg202110_0001</t>
   </si>
   <si>
     <t>Mario Tirotto</t>
   </si>
   <si>
     <t>Azienda Agricola Biomirto Di Tirottto Mario</t>
   </si>
   <si>
     <t>02074560901</t>
   </si>
   <si>
     <t xml:space="preserve">Phaseolus vulgaris L. Subsp. vulgaris </t>
   </si>
   <si>
     <t>Fagiolo - Gioghedda di Castelsardo</t>
   </si>
   <si>
     <t>Fajolu Gioghedda casteddana o calteddana o cashteddana, Gioghedda.</t>
   </si>
   <si>
     <t>Castelsardo</t>
   </si>
@@ -3102,138 +3417,138 @@
     <t>aac-veg202112_0005</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
   <si>
     <t>Francesco Loi</t>
   </si>
   <si>
     <t>aac-veg202202_0006</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>Alessandro Guaraglia</t>
   </si>
   <si>
     <t>Malus domestica Borkh.
 Prunus amygdalus Batsch. v
 Pyrus communis L.
 Malus domestica Borkh.</t>
   </si>
   <si>
     <t>Melo - Appiu
-Mandorlo Cossu
-Pera Camusina di Sassari
+Mandorlo - Cossu
+Pero - Camusina di Sassari
 Melo - Miali</t>
   </si>
   <si>
     <t>Appio; Melappiu</t>
   </si>
   <si>
     <t>aac-veg202203_0007</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>Antonina Maria Moi</t>
   </si>
   <si>
     <t>aac-veg202203_0008</t>
   </si>
   <si>
     <t>Sara Minnei</t>
   </si>
   <si>
     <t>Società Agricola Campidano Finest S.s.</t>
   </si>
   <si>
     <t>03700350923</t>
   </si>
   <si>
     <t>Prunus amygdalus Batsch. v
 Prunus amygdalus Batsch. v
 Prunus amygdalus Batsch. v</t>
   </si>
   <si>
-    <t>Mandorlo Cossu
-[...1 lines deleted...]
-Mandorlo Niedda</t>
+    <t>Mandorlo - Cossu
+Mandorlo - Arrubia
+Mandorlo - Niedda</t>
   </si>
   <si>
     <t>Villasor</t>
   </si>
   <si>
     <t>aac-veg202203_0009</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>Martino Liscia</t>
   </si>
   <si>
     <t>Phaseolus vulgaris L. Subsp. vulgaris 
 Zea mays  L.</t>
   </si>
   <si>
     <t>Fagiolo bianco di Fluminimaggiore
 Granoturco (Mais) bianco</t>
   </si>
   <si>
     <t>Fasobeddu, Fasou biancu
 Triguxianu</t>
   </si>
   <si>
     <t>Fluminimaggiore</t>
   </si>
   <si>
     <t>aac-veg202203_0010</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>Massimo Tanda</t>
   </si>
   <si>
     <t>aac-veg202203_0011</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>Mirco Serra</t>
   </si>
   <si>
     <t>Prunus amygdalus Batsch. v</t>
   </si>
   <si>
-    <t>Mandorlo Arrubia</t>
+    <t>Mandorlo - Arrubia</t>
   </si>
   <si>
     <t>Donori</t>
   </si>
   <si>
     <t>aac-veg202203_0012</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>Caterina Cui</t>
   </si>
   <si>
     <t>S'ortu De Mamma Di Cui Caterina</t>
   </si>
   <si>
     <t>03647410921</t>
   </si>
   <si>
     <t>Cicer arietinum L.</t>
   </si>
   <si>
     <t xml:space="preserve">Cece di Musei a fiori bianchi </t>
   </si>
@@ -3329,91 +3644,91 @@
     <t>aac-veg202204_0021</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>Antonello Cocco</t>
   </si>
   <si>
     <t>Musei</t>
   </si>
   <si>
     <t>aac-veg202205_0022</t>
   </si>
   <si>
     <t>04/05/2022</t>
   </si>
   <si>
     <t>S'ortu De Mamma</t>
   </si>
   <si>
     <t>Ficus carica L.
 Ficus carica L.</t>
   </si>
   <si>
-    <t>Fico Mattalona
-Fico Buttada</t>
+    <t>Fico - Mattalona
+Fico - Buttada</t>
   </si>
   <si>
     <t>aac-veg202205_0023</t>
   </si>
   <si>
     <t>05/05/2022</t>
   </si>
   <si>
     <t>Luigi Mele</t>
   </si>
   <si>
     <t>Lodè</t>
   </si>
   <si>
     <t>aac-veg202205_0024</t>
   </si>
   <si>
     <t>07/05/2022</t>
   </si>
   <si>
     <t>Ramona Bavassano</t>
   </si>
   <si>
     <t>In Our Garden</t>
   </si>
   <si>
     <t>03937630923</t>
   </si>
   <si>
     <t>Prunus amygdalus Batsch. v
 Prunus amygdalus Batsch. v
 Ficus carica L.
 Prunus amygdalus Batsch. v</t>
   </si>
   <si>
-    <t>Mandorlo Cossu
-[...2 lines deleted...]
-Mandorlo Niedda</t>
+    <t>Mandorlo - Cossu
+Mandorlo - Arrubia
+Fico - Murra
+Mandorlo - Niedda</t>
   </si>
   <si>
     <t>Quartu Sant'elena</t>
   </si>
   <si>
     <t>aac-veg202205_0025</t>
   </si>
   <si>
     <t>Marco Ortu</t>
   </si>
   <si>
     <t>Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 2
 Carciofo Spinoso di Sardegna Clone Agris 4</t>
   </si>
   <si>
     <t>aac-veg202205_0026</t>
   </si>
   <si>
     <t>09/05/2022</t>
   </si>
   <si>
@@ -3460,72 +3775,72 @@
   <si>
     <t>Fagiolo bianco di Terraseo</t>
   </si>
   <si>
     <t>aac-veg202205_0029</t>
   </si>
   <si>
     <t>Luciano Carta</t>
   </si>
   <si>
     <t>aac-veg202205_0030</t>
   </si>
   <si>
     <t>Felice Fulgheri</t>
   </si>
   <si>
     <t>Azienda Agricola Fulgheri Felice</t>
   </si>
   <si>
     <t>01627560921</t>
   </si>
   <si>
     <t>Pyrus communis L.</t>
   </si>
   <si>
-    <t>Pera Camusina di Vallermosa</t>
+    <t>Pero - Camusina di Vallermosa</t>
   </si>
   <si>
     <t>Vallermosa</t>
   </si>
   <si>
     <t>aac-veg202205_0031</t>
   </si>
   <si>
     <t>Fulvio Pireddu</t>
   </si>
   <si>
     <t>aac-veg202205_0032</t>
   </si>
   <si>
     <t>D.i Puddu Michele</t>
   </si>
   <si>
     <t>Ficus carica L.</t>
   </si>
   <si>
-    <t>Fico Mattalona</t>
+    <t>Fico - Mattalona</t>
   </si>
   <si>
     <t>Determina 564_2022</t>
   </si>
   <si>
     <t>aac-veg202205_0033</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>Sebastiano Francesco Lai</t>
   </si>
   <si>
     <t>Istituto Michelangelo Pira - Istituto Agrario</t>
   </si>
   <si>
     <t>01106400912</t>
   </si>
   <si>
     <t>Citrus aurantium x Citrus medica var. pompia</t>
   </si>
   <si>
     <t>Pompìa</t>
   </si>
@@ -3580,51 +3895,51 @@
   <si>
     <t>Lentiggia naigra de Cadesedda - Vicia Articulata Hornem</t>
   </si>
   <si>
     <t>Calasetta</t>
   </si>
   <si>
     <t>aac-veg202205_0038</t>
   </si>
   <si>
     <t>Ignazio Cocco</t>
   </si>
   <si>
     <t>aac-veg202205_0039</t>
   </si>
   <si>
     <t>Graziano Cì Carta</t>
   </si>
   <si>
     <t>Carta Graziano</t>
   </si>
   <si>
     <t>00976310912</t>
   </si>
   <si>
-    <t>Mandorlo Cossu</t>
+    <t>Mandorlo - Cossu</t>
   </si>
   <si>
     <t>Jerzu</t>
   </si>
   <si>
     <t>aac-veg202205_0040</t>
   </si>
   <si>
     <t>Antonio Verachi</t>
   </si>
   <si>
     <t>Fattoria Casia Noa - Soc. Semplice Agricola</t>
   </si>
   <si>
     <t>03496610928</t>
   </si>
   <si>
     <t>aac-veg202205_0041</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>Enrico Locci</t>
   </si>
@@ -3794,117 +4109,117 @@
   <si>
     <t>aac-veg202205_0052</t>
   </si>
   <si>
     <t>16/05/2022</t>
   </si>
   <si>
     <t>Mauro Zedda Zedda</t>
   </si>
   <si>
     <t>Ditta Zedda Mauro Peppino</t>
   </si>
   <si>
     <t>01153310915</t>
   </si>
   <si>
     <t>Ficus carica L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Ficus carica L.</t>
   </si>
   <si>
     <t>Fico Perdingiana
 Pero - Camusina di Bonarcado
-Pera Camusina di Vallermosa
+Pero - Camusina di Vallermosa
 Pero - Pira bau
-Fico Murra</t>
+Fico - Murra</t>
   </si>
   <si>
     <t>Pira de bau, pira 'e bau</t>
   </si>
   <si>
     <t>Isili</t>
   </si>
   <si>
     <t>aac-veg202205_0053</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>Maria Salvatorina Ignazia Patteri</t>
   </si>
   <si>
     <t>Azienda Agricola Elias Di Patteri</t>
   </si>
   <si>
     <t>PTTMSL63C45D345I</t>
   </si>
   <si>
     <t>Malus domestica Borkh.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Malus domestica Borkh.
 Malus domestica Borkh.</t>
   </si>
   <si>
     <t>Melo - Appiu
 Pero - Camusina di Bonarcado
-Pera Camusina di Sassari
-Pera Camusina di Vallermosa
+Pero - Camusina di Sassari
+Pero - Camusina di Vallermosa
 Pero - Pira bau
 Melo - Miali
 Melo - Trempa Orrùbia</t>
   </si>
   <si>
     <t>Appio; Melappiu
 Pira de bau, pira 'e bau
 Mela Trempa Arrùbia, Mela de Ussassa</t>
   </si>
   <si>
     <t>Nuoro</t>
   </si>
   <si>
     <t>aac-veg202205_0054</t>
   </si>
   <si>
     <t>18/05/2022</t>
   </si>
   <si>
     <t>Santino Filippeddu</t>
   </si>
   <si>
     <t>Prunus amygdalus Batsch. v
 Prunus amygdalus Batsch. v</t>
   </si>
   <si>
-    <t>Mandorlo Cossu
-Mandorlo Arrubia</t>
+    <t>Mandorlo - Cossu
+Mandorlo - Arrubia</t>
   </si>
   <si>
     <t>aac-veg202205_0055</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>Marianna Aresti</t>
   </si>
   <si>
     <t>Ditta Individuale Aresti Marianna</t>
   </si>
   <si>
     <t>03063840924</t>
   </si>
   <si>
     <t>Determina 564_2022 del 20_06_2022 + allegato</t>
   </si>
   <si>
     <t>aac-veg202205_0056</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
@@ -4260,56 +4575,56 @@
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>Monica Carboni</t>
   </si>
   <si>
     <t>Società Agricola Agave</t>
   </si>
   <si>
     <t>02600770909</t>
   </si>
   <si>
     <t>Citrus aurantium x Citrus medica var. pompia
 Malus domestica Borkh.
 Prunus amygdalus Batsch. v
 Pyrus communis L.
 Allium cepa L.
 Prunus amygdalus Batsch. v
 Phaseolus vulgaris L. Subsp. vulgaris 
 Prunus amygdalus Batsch. v</t>
   </si>
   <si>
     <t>Pompìa
 Melo - Appiu
-Mandorlo Cossu
-Pera Camusina di Sassari
+Mandorlo - Cossu
+Pero - Camusina di Sassari
 Cipolla - Seba Mitja Vermella 
-Mandorlo Arrubia
+Mandorlo - Arrubia
 Fagiolo - Faita Brent'e monza
-Mandorlo Niedda</t>
+Mandorlo - Niedda</t>
   </si>
   <si>
     <t>Appio; Melappiu
 Seba miggia valmella, Seba migia valmella, Cipolla mezza rossa.</t>
   </si>
   <si>
     <t>Alghero</t>
   </si>
   <si>
     <t>Determina 160_2024</t>
   </si>
   <si>
     <t>aac-veg202311_0077</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>Giovanni Porceddu</t>
   </si>
   <si>
     <t>aac-veg202311_0078</t>
   </si>
   <si>
     <t>Maria Antonietta Mandis</t>
@@ -4741,256 +5056,256 @@
   <si>
     <t>Carciofo Masedu</t>
   </si>
   <si>
     <t>Siliqua</t>
   </si>
   <si>
     <t>aac-veg202410_0113</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>Cristina Lai</t>
   </si>
   <si>
     <t>Tillai - Azienda Agricola Tillai Di Cristina Lai</t>
   </si>
   <si>
     <t>01502660911</t>
   </si>
   <si>
     <t>O. europaea</t>
   </si>
   <si>
-    <t>Oliva Ogliastrina</t>
+    <t>Olivo - Ogliastrina</t>
   </si>
   <si>
     <t>Nera di Oliena clone "Ogliastrina"</t>
   </si>
   <si>
     <t>Dorgali</t>
   </si>
   <si>
     <t>Determina 1478_2024</t>
   </si>
   <si>
     <t>aac-veg202410_0115</t>
   </si>
   <si>
     <t>Erica Di Pasqua</t>
   </si>
   <si>
     <t>Carloforte</t>
   </si>
   <si>
     <t>aac-veg202410_0116</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>Andrea Cara</t>
   </si>
   <si>
     <t>aac-veg202410_0114</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>Anna Rita Poddesu</t>
   </si>
   <si>
     <t>Az. Ag. Poddesu Anna Rita</t>
   </si>
   <si>
     <t>03908450921</t>
   </si>
   <si>
-    <t>Mandorlo Arrubia
-Mandorlo Niedda</t>
+    <t>Mandorlo - Arrubia
+Mandorlo - Niedda</t>
   </si>
   <si>
     <t>Monastir</t>
   </si>
   <si>
     <t>aac-veg202411_0117</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>Andrea Corrias</t>
   </si>
   <si>
     <t>Carbonia</t>
   </si>
   <si>
     <t>aac-veg202411_0118</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>Davide Carta</t>
   </si>
   <si>
     <t>aac-veg202411_0119</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Salvatore Matteo Porqueddu</t>
   </si>
   <si>
     <t>Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.
 Pyrus communis L.</t>
   </si>
   <si>
-    <t>Pero Buttiu
+    <t>Pero - Buttiu
 Pero - Cauli
-Pera Camusina di Sassari
+Pero - Camusina di Sassari
 Pero - Pira Mamoi
 Pero - Arriabi
 Pero - Pira bau
 Pero - Belgamotta</t>
   </si>
   <si>
     <t>Pira Momoi, Pira Mummoi, Pira Mammoi o Mummui
 Pira de bau, pira 'e bau</t>
   </si>
   <si>
     <t>aac-veg202412_0120</t>
   </si>
   <si>
     <t>Maria Carmela Deidda</t>
   </si>
   <si>
     <t>Deidda M Carmela Agriturismo Is Scalas</t>
   </si>
   <si>
     <t>01243300926</t>
   </si>
   <si>
     <t>Pyrus communis L.
 Ficus carica L.</t>
   </si>
   <si>
-    <t>Pera Camusina di Vallermosa
+    <t>Pero - Camusina di Vallermosa
 Fico - Figu Niedda de Chia</t>
   </si>
   <si>
     <t>aac-veg202412_0121</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>Gian Luca Piras</t>
   </si>
   <si>
     <t>aac-veg202501_0122</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>Alessio Aramini</t>
   </si>
   <si>
     <t>Barumini</t>
   </si>
   <si>
     <t>Determina 147 del  07.02.2025</t>
   </si>
   <si>
     <t>aac-veg202502_0123</t>
   </si>
   <si>
     <t>Simone Pietro Franzina</t>
   </si>
   <si>
     <t>aac-veg202503_0124</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>Daniela Scarpellino</t>
   </si>
   <si>
     <t>Azienda Agricola Areste</t>
   </si>
   <si>
     <t>02422600904</t>
   </si>
   <si>
-    <t>Pero Buttiu</t>
+    <t>Pero - Buttiu</t>
   </si>
   <si>
     <t>Tula</t>
   </si>
   <si>
     <t>aac-veg202503_0125</t>
   </si>
   <si>
     <t>Filippo Murtas</t>
   </si>
   <si>
     <t>Phaseolus vulgaris L. Subsp. vulgaris 
 Solanum tuberosum L.</t>
   </si>
   <si>
     <t xml:space="preserve">Fagiolo - Pisu e friscu
 Patata 'e Moro </t>
   </si>
   <si>
     <t>Pisu Trottu
 Patata iscanesa o Patata viola</t>
   </si>
   <si>
     <t>Santa Giusta</t>
   </si>
   <si>
     <t>aac-veg202505_0126</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>Anita Onnis</t>
   </si>
   <si>
-    <t>Mandorlo Niedda</t>
+    <t>Mandorlo - Niedda</t>
   </si>
   <si>
     <t>Determina 1851_2025</t>
   </si>
   <si>
     <t>aac-veg202512_0127</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>Federico Puddu</t>
   </si>
   <si>
     <t>Puddu Federico Impresa Agricola</t>
   </si>
   <si>
     <t>03025680905</t>
   </si>
   <si>
     <t>Determina 4449_2025</t>
   </si>
   <si>
     <t>aac-veg202602_0129</t>
   </si>
@@ -5064,50 +5379,158 @@
     <t>aac-veg202604_0135</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>Pietro Manconi</t>
   </si>
   <si>
     <t>Società Agricola Nicola Manconi S.s.</t>
   </si>
   <si>
     <t>02907430900</t>
   </si>
   <si>
     <t>vinifera subsp. sativa</t>
   </si>
   <si>
     <t>Vitigno Caricagiola</t>
   </si>
   <si>
     <t>Cargajola, Caricagliela, Garricadolza, Carcagiola, Caricagliula, Caricaghiula</t>
   </si>
   <si>
     <t>Tempio Pausania</t>
+  </si>
+  <si>
+    <t>aac-veg202606_0136</t>
+  </si>
+  <si>
+    <t>Luigi Manias</t>
+  </si>
+  <si>
+    <t>Mieli Manias Di Luigi Manias</t>
+  </si>
+  <si>
+    <t>00645460957</t>
+  </si>
+  <si>
+    <t>Ales</t>
+  </si>
+  <si>
+    <t>aac-veg202606_0137</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>Federico Zonca</t>
+  </si>
+  <si>
+    <t>Prunus avium L.</t>
+  </si>
+  <si>
+    <t>Ciliegio - Stacca di Bonnanaro</t>
+  </si>
+  <si>
+    <t>Bonnanaro</t>
+  </si>
+  <si>
+    <t>aac-veg202606_0138</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>Giacomo Patteri</t>
+  </si>
+  <si>
+    <t>Associazione Biorgosa Aps</t>
+  </si>
+  <si>
+    <t>93066420915</t>
+  </si>
+  <si>
+    <t>Phaseolus vulgaris L. Subsp. vulgaris 
+Phaseolus vulgaris L. Subsp. vulgaris 
+Phaseolus vulgaris L. Subsp. vulgaris 
+Solanum tuberosum L.</t>
+  </si>
+  <si>
+    <t>Fagiolo bianco di Terraseo
+Fagiolo - Faita Brent'e monza
+Fagiolo  - Ruviu Barantinu
+Patata di Gavoi</t>
+  </si>
+  <si>
+    <t>Ruviu Barantinu - rosso quarantino
+Patata grispa</t>
+  </si>
+  <si>
+    <t>aac-veg202606_0139</t>
+  </si>
+  <si>
+    <t>Alessandro Morittu</t>
+  </si>
+  <si>
+    <t>Triticum durum Desf.</t>
+  </si>
+  <si>
+    <t>Grano - Trigu biancu bonorvesu</t>
+  </si>
+  <si>
+    <t>Biancu onorvesu, Biancu bonolvesu o onolvesu</t>
+  </si>
+  <si>
+    <t>aac-veg202606_0140</t>
+  </si>
+  <si>
+    <t>Angelo Morittu</t>
+  </si>
+  <si>
+    <t>aac-veg202606_0141</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>Cristiano Bano</t>
+  </si>
+  <si>
+    <t>Azienda Agricola Su Dragone Di Bano Cristiano</t>
+  </si>
+  <si>
+    <t>02785380300</t>
+  </si>
+  <si>
+    <t>Malus domestica Borkh.
+Malus domestica Borkh.</t>
+  </si>
+  <si>
+    <t>Melo - Appiu
+Melo - Miali</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -5715,51 +6138,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D110AB8F-5C27-4DA2-984D-18E18D0C919B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L210"/>
+  <dimension ref="A1:L234"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
     <col min="2" max="2" customWidth="true" width="18.140625" collapsed="false"/>
     <col min="3" max="3" customWidth="true" width="30.42578125" collapsed="false"/>
     <col min="4" max="4" customWidth="true" style="11" width="27.85546875" collapsed="false"/>
     <col min="5" max="5" customWidth="true" style="16" width="23.7109375" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="37.7109375" collapsed="false"/>
     <col min="7" max="7" customWidth="true" style="15" width="34.28515625" collapsed="false"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125" collapsed="false"/>
     <col min="9" max="9" customWidth="true" style="8" width="25.42578125" collapsed="false"/>
     <col min="10" max="10" customWidth="true" style="11" width="20.85546875" collapsed="false"/>
     <col min="11" max="11" customWidth="true" style="8" width="20.5703125" collapsed="false"/>
     <col min="12" max="12" customWidth="true" width="15.7109375" collapsed="false"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
@@ -13459,77 +13882,989 @@
       <c r="E210" t="s" s="20">
         <v>970</v>
       </c>
       <c r="F210" t="s" s="20">
         <v>61</v>
       </c>
       <c r="G210" t="s" s="20">
         <v>62</v>
       </c>
       <c r="H210" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I210" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J210" t="s" s="20">
         <v>971</v>
       </c>
       <c r="K210" t="s" s="20">
         <v>963</v>
       </c>
       <c r="L210" t="s" s="20">
         <v>29</v>
       </c>
     </row>
+    <row r="211">
+      <c r="A211" t="s" s="20">
+        <v>972</v>
+      </c>
+      <c r="B211" t="s" s="20">
+        <v>973</v>
+      </c>
+      <c r="C211" t="s" s="20">
+        <v>974</v>
+      </c>
+      <c r="D211" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E211" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F211" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G211" t="s" s="20">
+        <v>97</v>
+      </c>
+      <c r="H211" t="s" s="20">
+        <v>98</v>
+      </c>
+      <c r="I211" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J211" t="s" s="20">
+        <v>897</v>
+      </c>
+      <c r="K211" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L211" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s" s="20">
+        <v>976</v>
+      </c>
+      <c r="B212" t="s" s="20">
+        <v>977</v>
+      </c>
+      <c r="C212" t="s" s="20">
+        <v>978</v>
+      </c>
+      <c r="D212" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E212" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F212" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G212" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H212" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I212" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J212" t="s" s="20">
+        <v>979</v>
+      </c>
+      <c r="K212" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L212" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s" s="20">
+        <v>980</v>
+      </c>
+      <c r="B213" t="s" s="20">
+        <v>977</v>
+      </c>
+      <c r="C213" t="s" s="20">
+        <v>981</v>
+      </c>
+      <c r="D213" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E213" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F213" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G213" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H213" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I213" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J213" t="s" s="20">
+        <v>530</v>
+      </c>
+      <c r="K213" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L213" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s" s="20">
+        <v>982</v>
+      </c>
+      <c r="B214" t="s" s="20">
+        <v>977</v>
+      </c>
+      <c r="C214" t="s" s="20">
+        <v>983</v>
+      </c>
+      <c r="D214" t="s" s="20">
+        <v>984</v>
+      </c>
+      <c r="E214" t="s" s="20">
+        <v>985</v>
+      </c>
+      <c r="F214" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G214" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H214" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I214" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J214" t="s" s="20">
+        <v>124</v>
+      </c>
+      <c r="K214" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L214" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s" s="20">
+        <v>986</v>
+      </c>
+      <c r="B215" t="s" s="20">
+        <v>987</v>
+      </c>
+      <c r="C215" t="s" s="20">
+        <v>988</v>
+      </c>
+      <c r="D215" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E215" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F215" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G215" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H215" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I215" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J215" t="s" s="20">
+        <v>989</v>
+      </c>
+      <c r="K215" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L215" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s" s="20">
+        <v>990</v>
+      </c>
+      <c r="B216" t="s" s="20">
+        <v>991</v>
+      </c>
+      <c r="C216" t="s" s="20">
+        <v>992</v>
+      </c>
+      <c r="D216" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E216" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F216" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G216" t="s" s="20">
+        <v>97</v>
+      </c>
+      <c r="H216" t="s" s="20">
+        <v>98</v>
+      </c>
+      <c r="I216" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J216" t="s" s="20">
+        <v>993</v>
+      </c>
+      <c r="K216" t="s" s="20">
+        <v>994</v>
+      </c>
+      <c r="L216" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s" s="20">
+        <v>995</v>
+      </c>
+      <c r="B217" t="s" s="20">
+        <v>991</v>
+      </c>
+      <c r="C217" t="s" s="20">
+        <v>996</v>
+      </c>
+      <c r="D217" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E217" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F217" t="s" s="20">
+        <v>320</v>
+      </c>
+      <c r="G217" t="s" s="20">
+        <v>394</v>
+      </c>
+      <c r="H217" t="s" s="20">
+        <v>395</v>
+      </c>
+      <c r="I217" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J217" t="s" s="20">
+        <v>993</v>
+      </c>
+      <c r="K217" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L217" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s" s="20">
+        <v>997</v>
+      </c>
+      <c r="B218" t="s" s="20">
+        <v>998</v>
+      </c>
+      <c r="C218" t="s" s="20">
+        <v>999</v>
+      </c>
+      <c r="D218" t="s" s="20">
+        <v>1000</v>
+      </c>
+      <c r="E218" t="s" s="20">
+        <v>1001</v>
+      </c>
+      <c r="F218" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G218" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H218" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I218" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J218" t="s" s="20">
+        <v>513</v>
+      </c>
+      <c r="K218" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L218" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s" s="20">
+        <v>1002</v>
+      </c>
+      <c r="B219" t="s" s="20">
+        <v>998</v>
+      </c>
+      <c r="C219" t="s" s="20">
+        <v>1003</v>
+      </c>
+      <c r="D219" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E219" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F219" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G219" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H219" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I219" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J219" t="s" s="20">
+        <v>147</v>
+      </c>
+      <c r="K219" t="s" s="20">
+        <v>975</v>
+      </c>
+      <c r="L219" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s" s="20">
+        <v>1004</v>
+      </c>
+      <c r="B220" t="s" s="20">
+        <v>1005</v>
+      </c>
+      <c r="C220" t="s" s="20">
+        <v>1006</v>
+      </c>
+      <c r="D220" t="s" s="20">
+        <v>1007</v>
+      </c>
+      <c r="E220" t="s" s="20">
+        <v>1008</v>
+      </c>
+      <c r="F220" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G220" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H220" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I220" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J220" t="s" s="20">
+        <v>124</v>
+      </c>
+      <c r="K220" t="s" s="20">
+        <v>994</v>
+      </c>
+      <c r="L220" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s" s="20">
+        <v>1009</v>
+      </c>
+      <c r="B221" t="s" s="20">
+        <v>1005</v>
+      </c>
+      <c r="C221" t="s" s="20">
+        <v>1010</v>
+      </c>
+      <c r="D221" t="s" s="20">
+        <v>1011</v>
+      </c>
+      <c r="E221" t="s" s="20">
+        <v>1012</v>
+      </c>
+      <c r="F221" t="s" s="20">
+        <v>777</v>
+      </c>
+      <c r="G221" t="s" s="20">
+        <v>1013</v>
+      </c>
+      <c r="H221" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I221" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J221" t="s" s="20">
+        <v>147</v>
+      </c>
+      <c r="K221" t="s" s="20">
+        <v>994</v>
+      </c>
+      <c r="L221" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s" s="20">
+        <v>1014</v>
+      </c>
+      <c r="B222" t="s" s="20">
+        <v>1005</v>
+      </c>
+      <c r="C222" t="s" s="20">
+        <v>1015</v>
+      </c>
+      <c r="D222" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E222" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F222" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G222" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H222" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I222" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J222" t="s" s="20">
+        <v>530</v>
+      </c>
+      <c r="K222" t="s" s="20">
+        <v>994</v>
+      </c>
+      <c r="L222" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s" s="20">
+        <v>1016</v>
+      </c>
+      <c r="B223" t="s" s="20">
+        <v>1005</v>
+      </c>
+      <c r="C223" t="s" s="20">
+        <v>1017</v>
+      </c>
+      <c r="D223" t="s" s="20">
+        <v>1018</v>
+      </c>
+      <c r="E223" t="s" s="20">
+        <v>1019</v>
+      </c>
+      <c r="F223" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G223" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H223" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I223" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J223" t="s" s="20">
+        <v>1020</v>
+      </c>
+      <c r="K223" t="s" s="20">
+        <v>994</v>
+      </c>
+      <c r="L223" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s" s="20">
+        <v>1021</v>
+      </c>
+      <c r="B224" t="s" s="20">
+        <v>1022</v>
+      </c>
+      <c r="C224" t="s" s="20">
+        <v>1023</v>
+      </c>
+      <c r="D224" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E224" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F224" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G224" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H224" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I224" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J224" t="s" s="20">
+        <v>1024</v>
+      </c>
+      <c r="K224" t="s" s="20">
+        <v>1025</v>
+      </c>
+      <c r="L224" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s" s="20">
+        <v>1026</v>
+      </c>
+      <c r="B225" t="s" s="20">
+        <v>1022</v>
+      </c>
+      <c r="C225" t="s" s="20">
+        <v>1027</v>
+      </c>
+      <c r="D225" t="s" s="20">
+        <v>1028</v>
+      </c>
+      <c r="E225" t="s" s="20">
+        <v>1029</v>
+      </c>
+      <c r="F225" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G225" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H225" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I225" t="s" s="20">
+        <v>63</v>
+      </c>
+      <c r="J225" t="s" s="20">
+        <v>1030</v>
+      </c>
+      <c r="K225" t="s" s="20">
+        <v>1025</v>
+      </c>
+      <c r="L225" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s" s="20">
+        <v>1031</v>
+      </c>
+      <c r="B226" t="s" s="20">
+        <v>1032</v>
+      </c>
+      <c r="C226" t="s" s="20">
+        <v>1033</v>
+      </c>
+      <c r="D226" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E226" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F226" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G226" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H226" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I226" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J226" t="s" s="20">
+        <v>1034</v>
+      </c>
+      <c r="K226" t="s" s="20">
+        <v>1025</v>
+      </c>
+      <c r="L226" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s" s="20">
+        <v>1035</v>
+      </c>
+      <c r="B227" t="s" s="20">
+        <v>1036</v>
+      </c>
+      <c r="C227" t="s" s="20">
+        <v>1037</v>
+      </c>
+      <c r="D227" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E227" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F227" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G227" t="s" s="20">
+        <v>97</v>
+      </c>
+      <c r="H227" t="s" s="20">
+        <v>98</v>
+      </c>
+      <c r="I227" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J227" t="s" s="20">
+        <v>993</v>
+      </c>
+      <c r="K227" t="s" s="20">
+        <v>1025</v>
+      </c>
+      <c r="L227" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s" s="20">
+        <v>1038</v>
+      </c>
+      <c r="B228" t="s" s="20">
+        <v>1039</v>
+      </c>
+      <c r="C228" t="s" s="20">
+        <v>1040</v>
+      </c>
+      <c r="D228" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E228" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F228" t="s" s="20">
+        <v>320</v>
+      </c>
+      <c r="G228" t="s" s="20">
+        <v>394</v>
+      </c>
+      <c r="H228" t="s" s="20">
+        <v>395</v>
+      </c>
+      <c r="I228" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J228" t="s" s="20">
+        <v>993</v>
+      </c>
+      <c r="K228" t="s" s="20">
+        <v>1041</v>
+      </c>
+      <c r="L228" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s" s="20">
+        <v>1042</v>
+      </c>
+      <c r="B229" t="s" s="20">
+        <v>1043</v>
+      </c>
+      <c r="C229" t="s" s="20">
+        <v>1044</v>
+      </c>
+      <c r="D229" t="s" s="20">
+        <v>1045</v>
+      </c>
+      <c r="E229" t="s" s="20">
+        <v>1046</v>
+      </c>
+      <c r="F229" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G229" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H229" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I229" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J229" t="s" s="20">
+        <v>1047</v>
+      </c>
+      <c r="K229" t="s" s="20">
+        <v>1041</v>
+      </c>
+      <c r="L229" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s" s="20">
+        <v>1048</v>
+      </c>
+      <c r="B230" t="s" s="20">
+        <v>1049</v>
+      </c>
+      <c r="C230" t="s" s="20">
+        <v>1050</v>
+      </c>
+      <c r="D230" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E230" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F230" t="s" s="20">
+        <v>320</v>
+      </c>
+      <c r="G230" t="s" s="20">
+        <v>1051</v>
+      </c>
+      <c r="H230" t="s" s="20">
+        <v>1052</v>
+      </c>
+      <c r="I230" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J230" t="s" s="20">
+        <v>1053</v>
+      </c>
+      <c r="K230" t="s" s="20">
+        <v>1041</v>
+      </c>
+      <c r="L230" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s" s="20">
+        <v>1054</v>
+      </c>
+      <c r="B231" t="s" s="20">
+        <v>1055</v>
+      </c>
+      <c r="C231" t="s" s="20">
+        <v>1056</v>
+      </c>
+      <c r="D231" t="s" s="20">
+        <v>1057</v>
+      </c>
+      <c r="E231" t="s" s="20">
+        <v>1058</v>
+      </c>
+      <c r="F231" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G231" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H231" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I231" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J231" t="s" s="20">
+        <v>363</v>
+      </c>
+      <c r="K231" t="s" s="20">
+        <v>1059</v>
+      </c>
+      <c r="L231" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s" s="20">
+        <v>1060</v>
+      </c>
+      <c r="B232" t="s" s="20">
+        <v>1061</v>
+      </c>
+      <c r="C232" t="s" s="20">
+        <v>1062</v>
+      </c>
+      <c r="D232" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E232" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F232" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G232" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H232" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I232" t="s" s="20">
+        <v>1063</v>
+      </c>
+      <c r="J232" t="s" s="20">
+        <v>1064</v>
+      </c>
+      <c r="K232" t="s" s="20">
+        <v>1059</v>
+      </c>
+      <c r="L232" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s" s="20">
+        <v>1065</v>
+      </c>
+      <c r="B233" t="s" s="20">
+        <v>1066</v>
+      </c>
+      <c r="C233" t="s" s="20">
+        <v>1067</v>
+      </c>
+      <c r="D233" t="s" s="20">
+        <v>1068</v>
+      </c>
+      <c r="E233" t="s" s="20">
+        <v>1069</v>
+      </c>
+      <c r="F233" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G233" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H233" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I233" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J233" t="s" s="20">
+        <v>530</v>
+      </c>
+      <c r="K233" t="s" s="20">
+        <v>1070</v>
+      </c>
+      <c r="L233" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s" s="20">
+        <v>1071</v>
+      </c>
+      <c r="B234" t="s" s="20">
+        <v>1072</v>
+      </c>
+      <c r="C234" t="s" s="20">
+        <v>1073</v>
+      </c>
+      <c r="D234" t="s" s="20">
+        <v>1074</v>
+      </c>
+      <c r="E234" t="s" s="20">
+        <v>1075</v>
+      </c>
+      <c r="F234" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G234" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H234" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I234" t="s" s="20">
+        <v>63</v>
+      </c>
+      <c r="J234" t="s" s="20">
+        <v>767</v>
+      </c>
+      <c r="K234" t="s" s="20">
+        <v>1070</v>
+      </c>
+      <c r="L234" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L144"/>
+  <dimension ref="A1:L150"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
     <col min="2" max="2" customWidth="true" width="18.140625" collapsed="false"/>
     <col min="3" max="3" customWidth="true" width="30.42578125" collapsed="false"/>
     <col min="4" max="4" customWidth="true" style="11" width="27.85546875" collapsed="false"/>
     <col min="5" max="5" customWidth="true" style="16" width="23.7109375" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="37.7109375" collapsed="false"/>
     <col min="7" max="7" customWidth="true" style="15" width="34.28515625" collapsed="false"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125" collapsed="false"/>
     <col min="9" max="9" customWidth="true" style="8" width="25.42578125" collapsed="false"/>
     <col min="10" max="10" customWidth="true" style="11" width="20.85546875" collapsed="false"/>
     <col min="11" max="11" customWidth="true" style="8" width="20.5703125" collapsed="false"/>
     <col min="12" max="12" customWidth="true" width="15.7109375" collapsed="false"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
@@ -13707,5061 +15042,5289 @@
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
-        <v>972</v>
+        <v>1076</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>973</v>
+        <v>1077</v>
       </c>
       <c r="D13" s="20" t="s">
-        <v>974</v>
+        <v>1078</v>
       </c>
       <c r="E13" s="20" t="s">
-        <v>975</v>
+        <v>1079</v>
       </c>
       <c r="F13" s="20" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G13" s="20" t="s">
-        <v>977</v>
+        <v>1081</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>978</v>
+        <v>1082</v>
       </c>
       <c r="I13" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="20" t="s">
-        <v>979</v>
+        <v>1083</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="20" t="s">
-        <v>980</v>
+        <v>1084</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>981</v>
+        <v>1085</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>982</v>
+        <v>1086</v>
       </c>
       <c r="D14" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G14" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H14" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I14" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J14" t="s" s="20">
-        <v>986</v>
+        <v>1090</v>
       </c>
       <c r="K14" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>987</v>
+        <v>1091</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>988</v>
+        <v>1092</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>989</v>
+        <v>1093</v>
       </c>
       <c r="D15" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H15" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I15" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J15" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K15" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L15" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>991</v>
+        <v>1095</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>992</v>
+        <v>1096</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>993</v>
+        <v>1097</v>
       </c>
       <c r="D16" t="s" s="20">
-        <v>994</v>
+        <v>1098</v>
       </c>
       <c r="E16" s="20" t="s">
-        <v>995</v>
+        <v>1099</v>
       </c>
       <c r="F16" s="20" t="s">
-        <v>996</v>
+        <v>1100</v>
       </c>
       <c r="G16" s="20" t="s">
-        <v>997</v>
+        <v>1101</v>
       </c>
       <c r="H16" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I16" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J16" t="s" s="20">
-        <v>998</v>
+        <v>1102</v>
       </c>
       <c r="K16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
-        <v>999</v>
+        <v>1103</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>1000</v>
+        <v>1104</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>1001</v>
+        <v>1105</v>
       </c>
       <c r="D17" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G17" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H17" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I17" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J17" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
-        <v>1002</v>
+        <v>1106</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>1003</v>
+        <v>1107</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>1004</v>
+        <v>1108</v>
       </c>
       <c r="D18" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="20" t="s">
-        <v>1005</v>
+        <v>1109</v>
       </c>
       <c r="G18" s="20" t="s">
-        <v>1006</v>
+        <v>1110</v>
       </c>
       <c r="H18" t="s" s="20">
-        <v>1007</v>
+        <v>1111</v>
       </c>
       <c r="I18" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J18" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K18" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L18" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>1008</v>
+        <v>1112</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>1009</v>
+        <v>1113</v>
       </c>
       <c r="C19" s="20" t="s">
-        <v>1010</v>
+        <v>1114</v>
       </c>
       <c r="D19" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G19" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H19" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I19" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J19" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K19" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>1011</v>
+        <v>1115</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>1009</v>
+        <v>1113</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>1012</v>
+        <v>1116</v>
       </c>
       <c r="D20" t="s" s="20">
-        <v>1013</v>
+        <v>1117</v>
       </c>
       <c r="E20" s="20" t="s">
-        <v>1014</v>
+        <v>1118</v>
       </c>
       <c r="F20" s="20" t="s">
-        <v>1015</v>
+        <v>1119</v>
       </c>
       <c r="G20" s="20" t="s">
-        <v>1016</v>
+        <v>1120</v>
       </c>
       <c r="H20" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I20" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J20" t="s" s="20">
-        <v>1017</v>
+        <v>1121</v>
       </c>
       <c r="K20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L20" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
-        <v>1018</v>
+        <v>1122</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>1019</v>
+        <v>1123</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>1020</v>
+        <v>1124</v>
       </c>
       <c r="D21" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="20" t="s">
-        <v>1021</v>
+        <v>1125</v>
       </c>
       <c r="G21" s="20" t="s">
-        <v>1022</v>
+        <v>1126</v>
       </c>
       <c r="H21" t="s" s="20">
-        <v>1023</v>
+        <v>1127</v>
       </c>
       <c r="I21" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J21" t="s" s="20">
-        <v>1024</v>
+        <v>1128</v>
       </c>
       <c r="K21" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L21" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
-        <v>1025</v>
+        <v>1129</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>1026</v>
+        <v>1130</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>1027</v>
+        <v>1131</v>
       </c>
       <c r="D22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
-        <v>1015</v>
+        <v>1119</v>
       </c>
       <c r="G22" s="20" t="s">
-        <v>1016</v>
+        <v>1120</v>
       </c>
       <c r="H22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I22" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J22" t="s" s="20">
         <v>51</v>
       </c>
       <c r="K22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L22" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
-        <v>1028</v>
+        <v>1132</v>
       </c>
       <c r="B23" s="20" t="s">
-        <v>1029</v>
+        <v>1133</v>
       </c>
       <c r="C23" s="20" t="s">
-        <v>1030</v>
+        <v>1134</v>
       </c>
       <c r="D23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E23" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="20" t="s">
-        <v>1031</v>
+        <v>1135</v>
       </c>
       <c r="G23" s="20" t="s">
-        <v>1032</v>
+        <v>1136</v>
       </c>
       <c r="H23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I23" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J23" t="s" s="20">
-        <v>1033</v>
+        <v>1137</v>
       </c>
       <c r="K23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L23" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
-        <v>1034</v>
+        <v>1138</v>
       </c>
       <c r="B24" s="20" t="s">
-        <v>1035</v>
+        <v>1139</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>1036</v>
+        <v>1140</v>
       </c>
       <c r="D24" t="s" s="20">
-        <v>1037</v>
+        <v>1141</v>
       </c>
       <c r="E24" s="20" t="s">
-        <v>1038</v>
+        <v>1142</v>
       </c>
       <c r="F24" s="20" t="s">
-        <v>1039</v>
+        <v>1143</v>
       </c>
       <c r="G24" s="20" t="s">
-        <v>1040</v>
+        <v>1144</v>
       </c>
       <c r="H24" t="s" s="20">
-        <v>1041</v>
+        <v>1145</v>
       </c>
       <c r="I24" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J24" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="20" t="s">
-        <v>1042</v>
+        <v>1146</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>1035</v>
+        <v>1139</v>
       </c>
       <c r="C25" s="20" t="s">
-        <v>1043</v>
+        <v>1147</v>
       </c>
       <c r="D25" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F25" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G25" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H25" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I25" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J25" t="s" s="20">
-        <v>1044</v>
+        <v>1148</v>
       </c>
       <c r="K25" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
-        <v>1045</v>
+        <v>1149</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>1046</v>
+        <v>1150</v>
       </c>
       <c r="C26" s="20" t="s">
-        <v>1047</v>
+        <v>1151</v>
       </c>
       <c r="D26" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F26" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G26" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H26" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I26" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J26" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K26" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="20" t="s">
-        <v>1048</v>
+        <v>1152</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>1046</v>
+        <v>1150</v>
       </c>
       <c r="C27" s="20" t="s">
-        <v>1049</v>
+        <v>1153</v>
       </c>
       <c r="D27" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G27" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H27" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I27" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J27" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K27" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
-        <v>1050</v>
+        <v>1154</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>1051</v>
+        <v>1155</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>1052</v>
+        <v>1156</v>
       </c>
       <c r="D28" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H28" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I28" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J28" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K28" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="20" t="s">
-        <v>1053</v>
+        <v>1157</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>1054</v>
+        <v>1158</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>1055</v>
+        <v>1159</v>
       </c>
       <c r="D29" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F29" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G29" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H29" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I29" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J29" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K29" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L29" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
-        <v>1057</v>
+        <v>1161</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>1054</v>
+        <v>1158</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>1058</v>
+        <v>1162</v>
       </c>
       <c r="D30" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F30" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G30" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H30" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I30" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J30" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
-        <v>1059</v>
+        <v>1163</v>
       </c>
       <c r="B31" s="20" t="s">
-        <v>1054</v>
+        <v>1158</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>1060</v>
+        <v>1164</v>
       </c>
       <c r="D31" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G31" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H31" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I31" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J31" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L31" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="20" t="s">
-        <v>1061</v>
+        <v>1165</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="20" t="s">
-        <v>1062</v>
+        <v>1166</v>
       </c>
       <c r="D32" t="s" s="20">
-        <v>1063</v>
+        <v>1167</v>
       </c>
       <c r="E32" s="20" t="s">
-        <v>1064</v>
+        <v>1168</v>
       </c>
       <c r="F32" s="20" t="s">
-        <v>1065</v>
+        <v>1169</v>
       </c>
       <c r="G32" s="20" t="s">
-        <v>1066</v>
+        <v>1170</v>
       </c>
       <c r="H32" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I32" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J32" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L32" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
-        <v>1067</v>
+        <v>1171</v>
       </c>
       <c r="B33" s="20" t="s">
-        <v>1068</v>
+        <v>1172</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>1069</v>
+        <v>1173</v>
       </c>
       <c r="D33" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
-        <v>1039</v>
+        <v>1143</v>
       </c>
       <c r="G33" s="20" t="s">
-        <v>1040</v>
+        <v>1144</v>
       </c>
       <c r="H33" t="s" s="20">
-        <v>1041</v>
+        <v>1145</v>
       </c>
       <c r="I33" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J33" t="s" s="20">
-        <v>1070</v>
+        <v>1174</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L33" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
-        <v>1071</v>
+        <v>1175</v>
       </c>
       <c r="B34" s="20" t="s">
-        <v>1072</v>
+        <v>1176</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>1036</v>
+        <v>1140</v>
       </c>
       <c r="D34" t="s" s="20">
-        <v>1073</v>
+        <v>1177</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>1038</v>
+        <v>1142</v>
       </c>
       <c r="F34" s="20" t="s">
-        <v>1074</v>
+        <v>1178</v>
       </c>
       <c r="G34" s="20" t="s">
-        <v>1075</v>
+        <v>1179</v>
       </c>
       <c r="H34" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I34" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J34" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K34" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L34" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
-        <v>1076</v>
+        <v>1180</v>
       </c>
       <c r="B35" s="20" t="s">
-        <v>1077</v>
+        <v>1181</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>1078</v>
+        <v>1182</v>
       </c>
       <c r="D35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F35" s="20" t="s">
-        <v>1015</v>
+        <v>1119</v>
       </c>
       <c r="G35" s="20" t="s">
-        <v>1016</v>
+        <v>1120</v>
       </c>
       <c r="H35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I35" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J35" t="s" s="20">
-        <v>1079</v>
+        <v>1183</v>
       </c>
       <c r="K35" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L35" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
-        <v>1080</v>
+        <v>1184</v>
       </c>
       <c r="B36" s="20" t="s">
-        <v>1081</v>
+        <v>1185</v>
       </c>
       <c r="C36" s="20" t="s">
-        <v>1082</v>
+        <v>1186</v>
       </c>
       <c r="D36" t="s" s="20">
-        <v>1083</v>
+        <v>1187</v>
       </c>
       <c r="E36" s="20" t="s">
-        <v>1084</v>
+        <v>1188</v>
       </c>
       <c r="F36" s="20" t="s">
-        <v>1085</v>
+        <v>1189</v>
       </c>
       <c r="G36" s="20" t="s">
-        <v>1086</v>
+        <v>1190</v>
       </c>
       <c r="H36" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I36" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J36" t="s" s="20">
-        <v>1087</v>
+        <v>1191</v>
       </c>
       <c r="K36" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L36" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
-        <v>1088</v>
+        <v>1192</v>
       </c>
       <c r="B37" s="20" t="s">
-        <v>1081</v>
+        <v>1185</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>1089</v>
+        <v>1193</v>
       </c>
       <c r="D37" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F37" s="20" t="s">
-        <v>1090</v>
+        <v>1194</v>
       </c>
       <c r="G37" s="20" t="s">
-        <v>1091</v>
+        <v>1195</v>
       </c>
       <c r="H37" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I37" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J37" t="s" s="20">
         <v>78</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L37" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
-        <v>1092</v>
+        <v>1196</v>
       </c>
       <c r="B38" s="20" t="s">
-        <v>1093</v>
+        <v>1197</v>
       </c>
       <c r="C38" s="20" t="s">
-        <v>1094</v>
+        <v>1198</v>
       </c>
       <c r="D38" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F38" s="20" t="s">
-        <v>1095</v>
+        <v>1199</v>
       </c>
       <c r="G38" s="20" t="s">
-        <v>1096</v>
+        <v>1200</v>
       </c>
       <c r="H38" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I38" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J38" t="s" s="20">
-        <v>1097</v>
+        <v>1201</v>
       </c>
       <c r="K38" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L38" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
-        <v>1098</v>
+        <v>1202</v>
       </c>
       <c r="B39" s="20" t="s">
-        <v>1093</v>
+        <v>1197</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>1099</v>
+        <v>1203</v>
       </c>
       <c r="D39" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="20" t="s">
-        <v>1100</v>
+        <v>1204</v>
       </c>
       <c r="G39" s="20" t="s">
-        <v>1101</v>
+        <v>1205</v>
       </c>
       <c r="H39" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I39" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J39" t="s" s="20">
-        <v>1102</v>
+        <v>1206</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L39" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="20" t="s">
-        <v>1103</v>
+        <v>1207</v>
       </c>
       <c r="B40" s="20" t="s">
-        <v>1093</v>
+        <v>1197</v>
       </c>
       <c r="C40" s="20" t="s">
-        <v>1104</v>
+        <v>1208</v>
       </c>
       <c r="D40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G40" s="20" t="s">
-        <v>1105</v>
+        <v>1209</v>
       </c>
       <c r="H40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I40" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J40" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K40" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L40" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
-        <v>1106</v>
+        <v>1210</v>
       </c>
       <c r="B41" s="20" t="s">
-        <v>1093</v>
+        <v>1197</v>
       </c>
       <c r="C41" s="20" t="s">
-        <v>1107</v>
+        <v>1211</v>
       </c>
       <c r="D41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F41" s="20" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G41" s="20" t="s">
-        <v>1105</v>
+        <v>1209</v>
       </c>
       <c r="H41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I41" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J41" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K41" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L41" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
-        <v>1108</v>
+        <v>1212</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="20" t="s">
-        <v>1109</v>
+        <v>1213</v>
       </c>
       <c r="D42" t="s" s="20">
-        <v>1110</v>
+        <v>1214</v>
       </c>
       <c r="E42" s="20" t="s">
-        <v>1111</v>
+        <v>1215</v>
       </c>
       <c r="F42" s="20" t="s">
-        <v>1112</v>
+        <v>1216</v>
       </c>
       <c r="G42" s="20" t="s">
-        <v>1113</v>
+        <v>1217</v>
       </c>
       <c r="H42" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I42" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J42" t="s" s="20">
-        <v>1114</v>
+        <v>1218</v>
       </c>
       <c r="K42" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L42" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="20" t="s">
-        <v>1115</v>
+        <v>1219</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="20" t="s">
-        <v>1116</v>
+        <v>1220</v>
       </c>
       <c r="D43" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F43" s="20" t="s">
-        <v>1039</v>
+        <v>1143</v>
       </c>
       <c r="G43" s="20" t="s">
-        <v>1040</v>
+        <v>1144</v>
       </c>
       <c r="H43" t="s" s="20">
-        <v>1041</v>
+        <v>1145</v>
       </c>
       <c r="I43" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J43" t="s" s="20">
-        <v>1070</v>
+        <v>1174</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L43" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
-        <v>1117</v>
+        <v>1221</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>103</v>
       </c>
       <c r="D44" t="s" s="20">
-        <v>1118</v>
+        <v>1222</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="20" t="s">
-        <v>1119</v>
+        <v>1223</v>
       </c>
       <c r="G44" s="20" t="s">
-        <v>1120</v>
+        <v>1224</v>
       </c>
       <c r="H44" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I44" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J44" t="s" s="20">
         <v>108</v>
       </c>
       <c r="K44" s="20" t="s">
-        <v>1121</v>
+        <v>1225</v>
       </c>
       <c r="L44" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
-        <v>1122</v>
+        <v>1226</v>
       </c>
       <c r="B45" s="20" t="s">
-        <v>1123</v>
+        <v>1227</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>1124</v>
+        <v>1228</v>
       </c>
       <c r="D45" t="s" s="20">
-        <v>1125</v>
+        <v>1229</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>1126</v>
+        <v>1230</v>
       </c>
       <c r="F45" s="20" t="s">
-        <v>1127</v>
+        <v>1231</v>
       </c>
       <c r="G45" s="20" t="s">
-        <v>1128</v>
+        <v>1232</v>
       </c>
       <c r="H45" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I45" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J45" t="s" s="20">
-        <v>1129</v>
+        <v>1233</v>
       </c>
       <c r="K45" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="20" t="s">
-        <v>1130</v>
+        <v>1234</v>
       </c>
       <c r="B46" s="20" t="s">
-        <v>1123</v>
+        <v>1227</v>
       </c>
       <c r="C46" s="20" t="s">
-        <v>1131</v>
+        <v>1235</v>
       </c>
       <c r="D46" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F46" s="20" t="s">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G46" s="20" t="s">
-        <v>1133</v>
+        <v>1237</v>
       </c>
       <c r="H46" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I46" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J46" t="s" s="20">
-        <v>1017</v>
+        <v>1121</v>
       </c>
       <c r="K46" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L46" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
-        <v>1134</v>
+        <v>1238</v>
       </c>
       <c r="B47" s="20" t="s">
-        <v>1123</v>
+        <v>1227</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>1135</v>
+        <v>1239</v>
       </c>
       <c r="D47" t="s" s="20">
-        <v>1136</v>
+        <v>1240</v>
       </c>
       <c r="E47" s="20" t="s">
-        <v>1137</v>
+        <v>1241</v>
       </c>
       <c r="F47" s="20" t="s">
-        <v>1112</v>
+        <v>1216</v>
       </c>
       <c r="G47" s="20" t="s">
-        <v>1113</v>
+        <v>1217</v>
       </c>
       <c r="H47" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I47" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J47" t="s" s="20">
-        <v>1114</v>
+        <v>1218</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L47" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
-        <v>1138</v>
+        <v>1242</v>
       </c>
       <c r="B48" s="20" t="s">
-        <v>1139</v>
+        <v>1243</v>
       </c>
       <c r="C48" s="20" t="s">
-        <v>1140</v>
+        <v>1244</v>
       </c>
       <c r="D48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G48" s="20" t="s">
-        <v>1105</v>
+        <v>1209</v>
       </c>
       <c r="H48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I48" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J48" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K48" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L48" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="20" t="s">
-        <v>1141</v>
+        <v>1245</v>
       </c>
       <c r="B49" s="20" t="s">
-        <v>1139</v>
+        <v>1243</v>
       </c>
       <c r="C49" s="20" t="s">
-        <v>1142</v>
+        <v>1246</v>
       </c>
       <c r="D49" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F49" s="20" t="s">
-        <v>1143</v>
+        <v>1247</v>
       </c>
       <c r="G49" s="20" t="s">
-        <v>1144</v>
+        <v>1248</v>
       </c>
       <c r="H49" t="s" s="20">
-        <v>1145</v>
+        <v>1249</v>
       </c>
       <c r="I49" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J49" t="s" s="20">
-        <v>1146</v>
+        <v>1250</v>
       </c>
       <c r="K49" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L49" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
-        <v>1147</v>
+        <v>1251</v>
       </c>
       <c r="B50" s="20" t="s">
-        <v>1139</v>
+        <v>1243</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>1148</v>
+        <v>1252</v>
       </c>
       <c r="D50" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F50" s="20" t="s">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G50" s="20" t="s">
-        <v>1133</v>
+        <v>1237</v>
       </c>
       <c r="H50" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I50" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J50" t="s" s="20">
-        <v>1017</v>
+        <v>1121</v>
       </c>
       <c r="K50" s="20" t="s">
-        <v>1056</v>
+        <v>1160</v>
       </c>
       <c r="L50" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="20" t="s">
-        <v>1149</v>
+        <v>1253</v>
       </c>
       <c r="B51" s="20" t="s">
-        <v>1139</v>
+        <v>1243</v>
       </c>
       <c r="C51" s="20" t="s">
-        <v>1150</v>
+        <v>1254</v>
       </c>
       <c r="D51" t="s" s="20">
-        <v>1151</v>
+        <v>1255</v>
       </c>
       <c r="E51" s="20" t="s">
-        <v>1152</v>
+        <v>1256</v>
       </c>
       <c r="F51" s="20" t="s">
-        <v>1031</v>
+        <v>1135</v>
       </c>
       <c r="G51" s="20" t="s">
-        <v>1153</v>
+        <v>1257</v>
       </c>
       <c r="H51" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I51" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J51" t="s" s="20">
-        <v>1154</v>
+        <v>1258</v>
       </c>
       <c r="K51" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L51" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="20" t="s">
-        <v>1155</v>
+        <v>1259</v>
       </c>
       <c r="B52" s="20" t="s">
-        <v>1139</v>
+        <v>1243</v>
       </c>
       <c r="C52" s="20" t="s">
-        <v>1156</v>
+        <v>1260</v>
       </c>
       <c r="D52" t="s" s="20">
-        <v>1157</v>
+        <v>1261</v>
       </c>
       <c r="E52" s="20" t="s">
-        <v>1158</v>
+        <v>1262</v>
       </c>
       <c r="F52" s="20" t="s">
-        <v>1112</v>
+        <v>1216</v>
       </c>
       <c r="G52" s="20" t="s">
-        <v>1113</v>
+        <v>1217</v>
       </c>
       <c r="H52" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I52" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J52" t="s" s="20">
-        <v>1114</v>
+        <v>1218</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L52" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="20" t="s">
-        <v>1159</v>
+        <v>1263</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>1160</v>
+        <v>1264</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>1161</v>
+        <v>1265</v>
       </c>
       <c r="D53" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E53" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F53" s="20" t="s">
-        <v>1162</v>
+        <v>1266</v>
       </c>
       <c r="G53" s="20" t="s">
-        <v>1163</v>
+        <v>1267</v>
       </c>
       <c r="H53" t="s" s="20">
-        <v>1164</v>
+        <v>1268</v>
       </c>
       <c r="I53" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J53" t="s" s="20">
-        <v>1165</v>
+        <v>1269</v>
       </c>
       <c r="K53" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L53" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="20" t="s">
-        <v>1166</v>
+        <v>1270</v>
       </c>
       <c r="B54" s="20" t="s">
-        <v>1160</v>
+        <v>1264</v>
       </c>
       <c r="C54" s="20" t="s">
-        <v>1167</v>
+        <v>1271</v>
       </c>
       <c r="D54" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F54" s="20" t="s">
-        <v>1168</v>
+        <v>1272</v>
       </c>
       <c r="G54" s="20" t="s">
-        <v>1169</v>
+        <v>1273</v>
       </c>
       <c r="H54" t="s" s="20">
-        <v>1170</v>
+        <v>1274</v>
       </c>
       <c r="I54" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J54" t="s" s="20">
-        <v>1171</v>
+        <v>1275</v>
       </c>
       <c r="K54" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L54" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="20" t="s">
-        <v>1172</v>
+        <v>1276</v>
       </c>
       <c r="B55" s="20" t="s">
-        <v>1160</v>
+        <v>1264</v>
       </c>
       <c r="C55" s="20" t="s">
-        <v>1173</v>
+        <v>1277</v>
       </c>
       <c r="D55" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F55" s="20" t="s">
-        <v>1174</v>
+        <v>1278</v>
       </c>
       <c r="G55" s="20" t="s">
-        <v>1175</v>
+        <v>1279</v>
       </c>
       <c r="H55" t="s" s="20">
-        <v>1176</v>
+        <v>1280</v>
       </c>
       <c r="I55" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J55" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K55" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L55" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
-        <v>1177</v>
+        <v>1281</v>
       </c>
       <c r="B56" s="20" t="s">
-        <v>1160</v>
+        <v>1264</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>1178</v>
+        <v>1282</v>
       </c>
       <c r="D56" t="s" s="20">
-        <v>1179</v>
+        <v>1283</v>
       </c>
       <c r="E56" s="20" t="s">
-        <v>1180</v>
+        <v>1284</v>
       </c>
       <c r="F56" s="20" t="s">
-        <v>1174</v>
+        <v>1278</v>
       </c>
       <c r="G56" s="20" t="s">
-        <v>1175</v>
+        <v>1279</v>
       </c>
       <c r="H56" t="s" s="20">
-        <v>1176</v>
+        <v>1280</v>
       </c>
       <c r="I56" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J56" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K56" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L56" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="20" t="s">
-        <v>1181</v>
+        <v>1285</v>
       </c>
       <c r="B57" s="20" t="s">
-        <v>1182</v>
+        <v>1286</v>
       </c>
       <c r="C57" s="20" t="s">
-        <v>1183</v>
+        <v>1287</v>
       </c>
       <c r="D57" t="s" s="20">
-        <v>1184</v>
+        <v>1288</v>
       </c>
       <c r="E57" s="20" t="s">
-        <v>1185</v>
+        <v>1289</v>
       </c>
       <c r="F57" s="20" t="s">
-        <v>1186</v>
+        <v>1290</v>
       </c>
       <c r="G57" s="20" t="s">
-        <v>1187</v>
+        <v>1291</v>
       </c>
       <c r="H57" t="s" s="20">
-        <v>1145</v>
+        <v>1249</v>
       </c>
       <c r="I57" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J57" t="s" s="20">
-        <v>1188</v>
+        <v>1292</v>
       </c>
       <c r="K57" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L57" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="20" t="s">
-        <v>1189</v>
+        <v>1293</v>
       </c>
       <c r="B58" s="20" t="s">
-        <v>1182</v>
+        <v>1286</v>
       </c>
       <c r="C58" s="20" t="s">
-        <v>1190</v>
+        <v>1294</v>
       </c>
       <c r="D58" t="s" s="20">
-        <v>1191</v>
+        <v>1295</v>
       </c>
       <c r="E58" s="20" t="s">
-        <v>1192</v>
+        <v>1296</v>
       </c>
       <c r="F58" s="20" t="s">
-        <v>1112</v>
+        <v>1216</v>
       </c>
       <c r="G58" s="20" t="s">
-        <v>1113</v>
+        <v>1217</v>
       </c>
       <c r="H58" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I58" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J58" t="s" s="20">
-        <v>1114</v>
+        <v>1218</v>
       </c>
       <c r="K58" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L58" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="20" t="s">
-        <v>1193</v>
+        <v>1297</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>1194</v>
+        <v>1298</v>
       </c>
       <c r="D59" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E59" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F59" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G59" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H59" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I59" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J59" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K59" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L59" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
-        <v>1195</v>
+        <v>1299</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C60" s="20" t="s">
-        <v>1196</v>
+        <v>1300</v>
       </c>
       <c r="D60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F60" s="20" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>1105</v>
+        <v>1209</v>
       </c>
       <c r="H60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I60" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J60" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K60" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L60" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
-        <v>1197</v>
+        <v>1301</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C61" s="20" t="s">
-        <v>1198</v>
+        <v>1302</v>
       </c>
       <c r="D61" t="s" s="20">
-        <v>1199</v>
+        <v>1303</v>
       </c>
       <c r="E61" s="20" t="s">
-        <v>1200</v>
+        <v>1304</v>
       </c>
       <c r="F61" s="20" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G61" s="20" t="s">
-        <v>1201</v>
+        <v>1305</v>
       </c>
       <c r="H61" t="s" s="20">
-        <v>1202</v>
+        <v>1306</v>
       </c>
       <c r="I61" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J61" t="s" s="20">
-        <v>1024</v>
+        <v>1128</v>
       </c>
       <c r="K61" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L61" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
-        <v>1203</v>
+        <v>1307</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C62" s="20" t="s">
-        <v>1204</v>
+        <v>1308</v>
       </c>
       <c r="D62" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F62" s="20" t="s">
-        <v>1174</v>
+        <v>1278</v>
       </c>
       <c r="G62" s="20" t="s">
-        <v>1175</v>
+        <v>1279</v>
       </c>
       <c r="H62" t="s" s="20">
-        <v>1176</v>
+        <v>1280</v>
       </c>
       <c r="I62" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J62" t="s" s="20">
         <v>616</v>
       </c>
       <c r="K62" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L62" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
-        <v>1205</v>
+        <v>1309</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C63" s="20" t="s">
         <v>81</v>
       </c>
       <c r="D63" t="s" s="20">
-        <v>1206</v>
+        <v>1310</v>
       </c>
       <c r="E63" s="20" t="s">
         <v>83</v>
       </c>
       <c r="F63" s="20" t="s">
-        <v>1207</v>
+        <v>1311</v>
       </c>
       <c r="G63" s="20" t="s">
-        <v>1208</v>
+        <v>1312</v>
       </c>
       <c r="H63" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I63" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J63" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K63" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L63" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="20" t="s">
-        <v>1209</v>
+        <v>1313</v>
       </c>
       <c r="B64" s="20" t="s">
-        <v>1210</v>
+        <v>1314</v>
       </c>
       <c r="C64" s="20" t="s">
-        <v>1211</v>
+        <v>1315</v>
       </c>
       <c r="D64" t="s" s="20">
-        <v>1212</v>
+        <v>1316</v>
       </c>
       <c r="E64" s="20" t="s">
-        <v>1213</v>
+        <v>1317</v>
       </c>
       <c r="F64" s="20" t="s">
-        <v>1214</v>
+        <v>1318</v>
       </c>
       <c r="G64" s="20" t="s">
-        <v>1215</v>
+        <v>1319</v>
       </c>
       <c r="H64" t="s" s="20">
-        <v>1216</v>
+        <v>1320</v>
       </c>
       <c r="I64" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J64" t="s" s="20">
-        <v>1217</v>
+        <v>1321</v>
       </c>
       <c r="K64" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L64" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="20" t="s">
-        <v>1218</v>
+        <v>1322</v>
       </c>
       <c r="B65" s="20" t="s">
-        <v>1219</v>
+        <v>1323</v>
       </c>
       <c r="C65" s="20" t="s">
-        <v>1220</v>
+        <v>1324</v>
       </c>
       <c r="D65" t="s" s="20">
-        <v>1221</v>
+        <v>1325</v>
       </c>
       <c r="E65" s="20" t="s">
-        <v>1222</v>
+        <v>1326</v>
       </c>
       <c r="F65" s="20" t="s">
-        <v>1223</v>
+        <v>1327</v>
       </c>
       <c r="G65" s="20" t="s">
-        <v>1224</v>
+        <v>1328</v>
       </c>
       <c r="H65" t="s" s="20">
-        <v>1225</v>
+        <v>1329</v>
       </c>
       <c r="I65" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J65" t="s" s="20">
-        <v>1226</v>
+        <v>1330</v>
       </c>
       <c r="K65" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L65" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" s="20" t="s">
-        <v>1227</v>
+        <v>1331</v>
       </c>
       <c r="B66" s="20" t="s">
-        <v>1228</v>
+        <v>1332</v>
       </c>
       <c r="C66" s="20" t="s">
-        <v>1229</v>
+        <v>1333</v>
       </c>
       <c r="D66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F66" s="20" t="s">
-        <v>1230</v>
+        <v>1334</v>
       </c>
       <c r="G66" s="20" t="s">
-        <v>1231</v>
+        <v>1335</v>
       </c>
       <c r="H66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I66" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J66" t="s" s="20">
         <v>57</v>
       </c>
       <c r="K66" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L66" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" s="20" t="s">
-        <v>1232</v>
+        <v>1336</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>1233</v>
+        <v>1337</v>
       </c>
       <c r="C67" s="20" t="s">
-        <v>1234</v>
+        <v>1338</v>
       </c>
       <c r="D67" t="s" s="20">
-        <v>1235</v>
+        <v>1339</v>
       </c>
       <c r="E67" s="20" t="s">
-        <v>1236</v>
+        <v>1340</v>
       </c>
       <c r="F67" s="20" t="s">
-        <v>1143</v>
+        <v>1247</v>
       </c>
       <c r="G67" s="20" t="s">
-        <v>1144</v>
+        <v>1248</v>
       </c>
       <c r="H67" t="s" s="20">
-        <v>1145</v>
+        <v>1249</v>
       </c>
       <c r="I67" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J67" t="s" s="20">
-        <v>1146</v>
+        <v>1250</v>
       </c>
       <c r="K67" s="20" t="s">
-        <v>1237</v>
+        <v>1341</v>
       </c>
       <c r="L67" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" s="20" t="s">
-        <v>1238</v>
+        <v>1342</v>
       </c>
       <c r="B68" s="20" t="s">
-        <v>1239</v>
+        <v>1343</v>
       </c>
       <c r="C68" s="20" t="s">
-        <v>1240</v>
+        <v>1344</v>
       </c>
       <c r="D68" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E68" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F68" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G68" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H68" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I68" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J68" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K68" s="20" t="s">
-        <v>1121</v>
+        <v>1225</v>
       </c>
       <c r="L68" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" s="20" t="s">
-        <v>1241</v>
+        <v>1345</v>
       </c>
       <c r="B69" s="20" t="s">
-        <v>1242</v>
+        <v>1346</v>
       </c>
       <c r="C69" s="20" t="s">
-        <v>1243</v>
+        <v>1347</v>
       </c>
       <c r="D69" t="s" s="20">
-        <v>1244</v>
+        <v>1348</v>
       </c>
       <c r="E69" s="20" t="s">
-        <v>1245</v>
+        <v>1349</v>
       </c>
       <c r="F69" s="20" t="s">
-        <v>1100</v>
+        <v>1204</v>
       </c>
       <c r="G69" s="20" t="s">
-        <v>1101</v>
+        <v>1205</v>
       </c>
       <c r="H69" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I69" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J69" t="s" s="20">
-        <v>1246</v>
+        <v>1350</v>
       </c>
       <c r="K69" s="20" t="s">
-        <v>1121</v>
+        <v>1225</v>
       </c>
       <c r="L69" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
-        <v>1247</v>
+        <v>1351</v>
       </c>
       <c r="B70" s="20" t="s">
-        <v>1248</v>
+        <v>1352</v>
       </c>
       <c r="C70" s="20" t="s">
-        <v>1249</v>
+        <v>1353</v>
       </c>
       <c r="D70" t="s" s="20">
-        <v>1250</v>
+        <v>1354</v>
       </c>
       <c r="E70" s="20" t="s">
-        <v>1251</v>
+        <v>1355</v>
       </c>
       <c r="F70" s="20" t="s">
-        <v>1252</v>
+        <v>1356</v>
       </c>
       <c r="G70" s="20" t="s">
-        <v>1253</v>
+        <v>1357</v>
       </c>
       <c r="H70" t="s" s="20">
-        <v>1254</v>
+        <v>1358</v>
       </c>
       <c r="I70" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J70" t="s" s="20">
-        <v>1255</v>
+        <v>1359</v>
       </c>
       <c r="K70" s="20" t="s">
-        <v>1237</v>
+        <v>1341</v>
       </c>
       <c r="L70" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" s="20" t="s">
-        <v>1256</v>
+        <v>1360</v>
       </c>
       <c r="B71" s="20" t="s">
-        <v>1257</v>
+        <v>1361</v>
       </c>
       <c r="C71" s="20" t="s">
-        <v>1258</v>
+        <v>1362</v>
       </c>
       <c r="D71" t="s" s="20">
         <v>427</v>
       </c>
       <c r="E71" s="20" t="s">
-        <v>1259</v>
+        <v>1363</v>
       </c>
       <c r="F71" s="20" t="s">
-        <v>1031</v>
+        <v>1135</v>
       </c>
       <c r="G71" s="20" t="s">
-        <v>1032</v>
+        <v>1136</v>
       </c>
       <c r="H71" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I71" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J71" t="s" s="20">
-        <v>1260</v>
+        <v>1364</v>
       </c>
       <c r="K71" s="20" t="s">
-        <v>1261</v>
+        <v>1365</v>
       </c>
       <c r="L71" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="20" t="s">
-        <v>1262</v>
+        <v>1366</v>
       </c>
       <c r="B72" s="20" t="s">
-        <v>1263</v>
+        <v>1367</v>
       </c>
       <c r="C72" s="20" t="s">
-        <v>1264</v>
+        <v>1368</v>
       </c>
       <c r="D72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E72" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F72" s="20" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G72" s="20" t="s">
-        <v>1105</v>
+        <v>1209</v>
       </c>
       <c r="H72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I72" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J72" t="s" s="20">
-        <v>1265</v>
+        <v>1369</v>
       </c>
       <c r="K72" s="20" t="s">
-        <v>1266</v>
+        <v>1370</v>
       </c>
       <c r="L72" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="20" t="s">
-        <v>1267</v>
+        <v>1371</v>
       </c>
       <c r="B73" s="20" t="s">
-        <v>1268</v>
+        <v>1372</v>
       </c>
       <c r="C73" s="20" t="s">
-        <v>1269</v>
+        <v>1373</v>
       </c>
       <c r="D73" t="s" s="20">
-        <v>1270</v>
+        <v>1374</v>
       </c>
       <c r="E73" s="20" t="s">
-        <v>1271</v>
+        <v>1375</v>
       </c>
       <c r="F73" s="20" t="s">
-        <v>1272</v>
+        <v>1376</v>
       </c>
       <c r="G73" s="20" t="s">
-        <v>1273</v>
+        <v>1377</v>
       </c>
       <c r="H73" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I73" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J73" t="s" s="20">
-        <v>1274</v>
+        <v>1378</v>
       </c>
       <c r="K73" s="20" t="s">
-        <v>1275</v>
+        <v>1379</v>
       </c>
       <c r="L73" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="20" t="s">
-        <v>1276</v>
+        <v>1380</v>
       </c>
       <c r="B74" s="20" t="s">
-        <v>1277</v>
+        <v>1381</v>
       </c>
       <c r="C74" s="20" t="s">
-        <v>1278</v>
+        <v>1382</v>
       </c>
       <c r="D74" t="s" s="20">
-        <v>1279</v>
+        <v>1383</v>
       </c>
       <c r="E74" s="20" t="s">
-        <v>1280</v>
+        <v>1384</v>
       </c>
       <c r="F74" s="20" t="s">
-        <v>1272</v>
+        <v>1376</v>
       </c>
       <c r="G74" s="20" t="s">
-        <v>1273</v>
+        <v>1377</v>
       </c>
       <c r="H74" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I74" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J74" t="s" s="20">
-        <v>1274</v>
+        <v>1378</v>
       </c>
       <c r="K74" s="20" t="s">
-        <v>1281</v>
+        <v>1385</v>
       </c>
       <c r="L74" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="20" t="s">
-        <v>1282</v>
+        <v>1386</v>
       </c>
       <c r="B75" s="20" t="s">
-        <v>1283</v>
+        <v>1387</v>
       </c>
       <c r="C75" s="20" t="s">
-        <v>1284</v>
+        <v>1388</v>
       </c>
       <c r="D75" t="s" s="20">
-        <v>1285</v>
+        <v>1389</v>
       </c>
       <c r="E75" s="20" t="s">
-        <v>1286</v>
+        <v>1390</v>
       </c>
       <c r="F75" s="20" t="s">
-        <v>996</v>
+        <v>1100</v>
       </c>
       <c r="G75" s="20" t="s">
-        <v>1287</v>
+        <v>1391</v>
       </c>
       <c r="H75" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I75" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J75" t="s" s="20">
-        <v>1288</v>
+        <v>1392</v>
       </c>
       <c r="K75" s="20" t="s">
-        <v>1289</v>
+        <v>1393</v>
       </c>
       <c r="L75" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="20" t="s">
-        <v>1290</v>
+        <v>1394</v>
       </c>
       <c r="B76" s="20" t="s">
-        <v>1291</v>
+        <v>1395</v>
       </c>
       <c r="C76" s="20" t="s">
-        <v>1292</v>
+        <v>1396</v>
       </c>
       <c r="D76" t="s" s="20">
-        <v>1293</v>
+        <v>1397</v>
       </c>
       <c r="E76" s="20" t="s">
-        <v>1294</v>
+        <v>1398</v>
       </c>
       <c r="F76" s="20" t="s">
-        <v>996</v>
+        <v>1100</v>
       </c>
       <c r="G76" s="20" t="s">
-        <v>1287</v>
+        <v>1391</v>
       </c>
       <c r="H76" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I76" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J76" t="s" s="20">
-        <v>1295</v>
+        <v>1399</v>
       </c>
       <c r="K76" s="20" t="s">
-        <v>1296</v>
+        <v>1400</v>
       </c>
       <c r="L76" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="20" t="s">
-        <v>1297</v>
+        <v>1401</v>
       </c>
       <c r="B77" s="20" t="s">
-        <v>1298</v>
+        <v>1402</v>
       </c>
       <c r="C77" s="20" t="s">
-        <v>1299</v>
+        <v>1403</v>
       </c>
       <c r="D77" t="s" s="20">
-        <v>1300</v>
+        <v>1404</v>
       </c>
       <c r="E77" s="20" t="s">
-        <v>1301</v>
+        <v>1405</v>
       </c>
       <c r="F77" s="20" t="s">
-        <v>1302</v>
+        <v>1406</v>
       </c>
       <c r="G77" s="20" t="s">
-        <v>1303</v>
+        <v>1407</v>
       </c>
       <c r="H77" t="s" s="20">
-        <v>1304</v>
+        <v>1408</v>
       </c>
       <c r="I77" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J77" t="s" s="20">
-        <v>1305</v>
+        <v>1409</v>
       </c>
       <c r="K77" s="20" t="s">
-        <v>1296</v>
+        <v>1400</v>
       </c>
       <c r="L77" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="20" t="s">
-        <v>1306</v>
+        <v>1410</v>
       </c>
       <c r="B78" s="20" t="s">
-        <v>1307</v>
+        <v>1411</v>
       </c>
       <c r="C78" s="20" t="s">
-        <v>1308</v>
+        <v>1412</v>
       </c>
       <c r="D78" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E78" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F78" s="20" t="s">
-        <v>1039</v>
+        <v>1143</v>
       </c>
       <c r="G78" s="20" t="s">
-        <v>1040</v>
+        <v>1144</v>
       </c>
       <c r="H78" t="s" s="20">
-        <v>1041</v>
+        <v>1145</v>
       </c>
       <c r="I78" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J78" t="s" s="20">
-        <v>1070</v>
+        <v>1174</v>
       </c>
       <c r="K78" s="20" t="s">
-        <v>1309</v>
+        <v>1413</v>
       </c>
       <c r="L78" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="20" t="s">
-        <v>1310</v>
+        <v>1414</v>
       </c>
       <c r="B79" s="20" t="s">
-        <v>1311</v>
+        <v>1415</v>
       </c>
       <c r="C79" s="20" t="s">
-        <v>1312</v>
+        <v>1416</v>
       </c>
       <c r="D79" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E79" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F79" s="20" t="s">
-        <v>1313</v>
+        <v>1417</v>
       </c>
       <c r="G79" s="20" t="s">
-        <v>1314</v>
+        <v>1418</v>
       </c>
       <c r="H79" t="s" s="20">
-        <v>1315</v>
+        <v>1419</v>
       </c>
       <c r="I79" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J79" t="s" s="20">
-        <v>1070</v>
+        <v>1174</v>
       </c>
       <c r="K79" s="20" t="s">
-        <v>1316</v>
+        <v>1420</v>
       </c>
       <c r="L79" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="20" t="s">
-        <v>1317</v>
+        <v>1421</v>
       </c>
       <c r="B80" s="20" t="s">
-        <v>1318</v>
+        <v>1422</v>
       </c>
       <c r="C80" s="20" t="s">
-        <v>1319</v>
+        <v>1423</v>
       </c>
       <c r="D80" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E80" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F80" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G80" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H80" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I80" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J80" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K80" s="20" t="s">
-        <v>1320</v>
+        <v>1424</v>
       </c>
       <c r="L80" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="20" t="s">
-        <v>1321</v>
+        <v>1425</v>
       </c>
       <c r="B81" s="20" t="s">
-        <v>1322</v>
+        <v>1426</v>
       </c>
       <c r="C81" s="20" t="s">
-        <v>1323</v>
+        <v>1427</v>
       </c>
       <c r="D81" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G81" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H81" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I81" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J81" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K81" s="20" t="s">
-        <v>1320</v>
+        <v>1424</v>
       </c>
       <c r="L81" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="20" t="s">
-        <v>1324</v>
+        <v>1428</v>
       </c>
       <c r="B82" s="20" t="s">
-        <v>1325</v>
+        <v>1429</v>
       </c>
       <c r="C82" s="20" t="s">
-        <v>1326</v>
+        <v>1430</v>
       </c>
       <c r="D82" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F82" s="20" t="s">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G82" s="20" t="s">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H82" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I82" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J82" t="s" s="20">
-        <v>990</v>
+        <v>1094</v>
       </c>
       <c r="K82" s="20" t="s">
-        <v>1320</v>
+        <v>1424</v>
       </c>
       <c r="L82" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="20" t="s">
-        <v>1327</v>
+        <v>1431</v>
       </c>
       <c r="B83" s="20" t="s">
-        <v>1328</v>
+        <v>1432</v>
       </c>
       <c r="C83" s="20" t="s">
-        <v>1329</v>
+        <v>1433</v>
       </c>
       <c r="D83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E83" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F83" s="20" t="s">
-        <v>1330</v>
+        <v>1434</v>
       </c>
       <c r="G83" s="20" t="s">
-        <v>1331</v>
+        <v>1435</v>
       </c>
       <c r="H83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I83" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J83" t="s" s="20">
-        <v>1332</v>
+        <v>1436</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>1333</v>
+        <v>1437</v>
       </c>
       <c r="L83" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="20" t="s">
-        <v>1334</v>
+        <v>1438</v>
       </c>
       <c r="B84" s="20" t="s">
-        <v>1335</v>
+        <v>1439</v>
       </c>
       <c r="C84" s="20" t="s">
-        <v>1336</v>
+        <v>1440</v>
       </c>
       <c r="D84" t="s" s="20">
-        <v>1337</v>
+        <v>1441</v>
       </c>
       <c r="E84" s="20" t="s">
-        <v>1338</v>
+        <v>1442</v>
       </c>
       <c r="F84" s="20" t="s">
-        <v>1330</v>
+        <v>1434</v>
       </c>
       <c r="G84" s="20" t="s">
-        <v>1331</v>
+        <v>1435</v>
       </c>
       <c r="H84" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I84" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J84" t="s" s="20">
-        <v>1332</v>
+        <v>1436</v>
       </c>
       <c r="K84" s="20" t="s">
-        <v>1333</v>
+        <v>1437</v>
       </c>
       <c r="L84" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="20" t="s">
-        <v>1339</v>
+        <v>1443</v>
       </c>
       <c r="B85" s="20" t="s">
-        <v>1340</v>
+        <v>1444</v>
       </c>
       <c r="C85" s="20" t="s">
-        <v>1341</v>
+        <v>1445</v>
       </c>
       <c r="D85" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E85" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F85" s="20" t="s">
-        <v>1330</v>
+        <v>1434</v>
       </c>
       <c r="G85" s="20" t="s">
-        <v>1331</v>
+        <v>1435</v>
       </c>
       <c r="H85" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I85" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J85" t="s" s="20">
-        <v>1332</v>
+        <v>1436</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>1333</v>
+        <v>1437</v>
       </c>
       <c r="L85" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="20" t="s">
-        <v>1342</v>
+        <v>1446</v>
       </c>
       <c r="B86" s="20" t="s">
-        <v>1340</v>
+        <v>1444</v>
       </c>
       <c r="C86" s="20" t="s">
-        <v>1343</v>
+        <v>1447</v>
       </c>
       <c r="D86" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E86" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F86" s="20" t="s">
-        <v>1330</v>
+        <v>1434</v>
       </c>
       <c r="G86" s="20" t="s">
-        <v>1331</v>
+        <v>1435</v>
       </c>
       <c r="H86" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I86" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J86" t="s" s="20">
-        <v>1332</v>
+        <v>1436</v>
       </c>
       <c r="K86" s="20" t="s">
-        <v>1333</v>
+        <v>1437</v>
       </c>
       <c r="L86" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="20" t="s">
-        <v>1344</v>
+        <v>1448</v>
       </c>
       <c r="B87" s="20" t="s">
-        <v>1340</v>
+        <v>1444</v>
       </c>
       <c r="C87" s="20" t="s">
-        <v>1345</v>
+        <v>1449</v>
       </c>
       <c r="D87" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E87" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F87" s="20" t="s">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G87" s="20" t="s">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H87" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I87" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J87" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>1349</v>
+        <v>1453</v>
       </c>
       <c r="L87" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" t="s" s="20">
-        <v>1350</v>
+        <v>1454</v>
       </c>
       <c r="B88" t="s" s="20">
-        <v>1351</v>
+        <v>1455</v>
       </c>
       <c r="C88" t="s" s="20">
-        <v>1352</v>
+        <v>1456</v>
       </c>
       <c r="D88" t="s" s="20">
-        <v>1353</v>
+        <v>1457</v>
       </c>
       <c r="E88" t="s" s="20">
-        <v>1354</v>
+        <v>1458</v>
       </c>
       <c r="F88" t="s" s="20">
-        <v>1355</v>
+        <v>1459</v>
       </c>
       <c r="G88" t="s" s="20">
-        <v>1356</v>
+        <v>1460</v>
       </c>
       <c r="H88" t="s" s="20">
-        <v>1357</v>
+        <v>1461</v>
       </c>
       <c r="I88" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J88" t="s" s="20">
-        <v>1358</v>
+        <v>1462</v>
       </c>
       <c r="K88" t="s" s="20">
-        <v>1359</v>
+        <v>1463</v>
       </c>
       <c r="L88" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="20" t="s">
-        <v>1360</v>
+        <v>1464</v>
       </c>
       <c r="B89" s="20" t="s">
-        <v>1361</v>
+        <v>1465</v>
       </c>
       <c r="C89" s="20" t="s">
-        <v>1362</v>
+        <v>1466</v>
       </c>
       <c r="D89" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E89" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F89" s="20" t="s">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G89" s="20" t="s">
-        <v>1133</v>
+        <v>1237</v>
       </c>
       <c r="H89" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I89" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J89" t="s" s="20">
-        <v>1017</v>
+        <v>1121</v>
       </c>
       <c r="K89" s="20" t="s">
         <v>211</v>
       </c>
       <c r="L89" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" t="s" s="20">
-        <v>1363</v>
+        <v>1467</v>
       </c>
       <c r="B90" t="s" s="20">
-        <v>1361</v>
+        <v>1465</v>
       </c>
       <c r="C90" t="s" s="20">
-        <v>1364</v>
+        <v>1468</v>
       </c>
       <c r="D90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E90" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s" s="20">
-        <v>1330</v>
+        <v>1434</v>
       </c>
       <c r="G90" t="s" s="20">
-        <v>1331</v>
+        <v>1435</v>
       </c>
       <c r="H90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I90" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J90" t="s" s="20">
-        <v>1332</v>
+        <v>1436</v>
       </c>
       <c r="K90" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L90" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="20">
-        <v>1365</v>
+        <v>1469</v>
       </c>
       <c r="B91" t="s" s="20">
-        <v>1361</v>
+        <v>1465</v>
       </c>
       <c r="C91" t="s" s="20">
-        <v>1366</v>
+        <v>1470</v>
       </c>
       <c r="D91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F91" t="s" s="20">
-        <v>1330</v>
+        <v>1434</v>
       </c>
       <c r="G91" t="s" s="20">
-        <v>1331</v>
+        <v>1435</v>
       </c>
       <c r="H91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I91" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J91" t="s" s="20">
-        <v>1332</v>
+        <v>1436</v>
       </c>
       <c r="K91" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L91" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="20">
-        <v>1367</v>
+        <v>1471</v>
       </c>
       <c r="B92" t="s" s="20">
-        <v>1368</v>
+        <v>1472</v>
       </c>
       <c r="C92" t="s" s="20">
-        <v>1369</v>
+        <v>1473</v>
       </c>
       <c r="D92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F92" t="s" s="20">
-        <v>1370</v>
+        <v>1474</v>
       </c>
       <c r="G92" t="s" s="20">
-        <v>1371</v>
+        <v>1475</v>
       </c>
       <c r="H92" t="s" s="20">
-        <v>1372</v>
+        <v>1476</v>
       </c>
       <c r="I92" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J92" t="s" s="20">
-        <v>1070</v>
+        <v>1174</v>
       </c>
       <c r="K92" t="s" s="20">
-        <v>1359</v>
+        <v>1463</v>
       </c>
       <c r="L92" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="20">
-        <v>1373</v>
+        <v>1477</v>
       </c>
       <c r="B93" t="s" s="20">
-        <v>1374</v>
+        <v>1478</v>
       </c>
       <c r="C93" t="s" s="20">
-        <v>1375</v>
+        <v>1479</v>
       </c>
       <c r="D93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F93" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G93" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H93" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I93" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J93" t="s" s="20">
-        <v>1226</v>
+        <v>1330</v>
       </c>
       <c r="K93" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L93" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="20">
-        <v>1376</v>
+        <v>1480</v>
       </c>
       <c r="B94" t="s" s="20">
-        <v>1377</v>
+        <v>1481</v>
       </c>
       <c r="C94" t="s" s="20">
-        <v>1378</v>
+        <v>1482</v>
       </c>
       <c r="D94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F94" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G94" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H94" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I94" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J94" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K94" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L94" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="20">
-        <v>1379</v>
+        <v>1483</v>
       </c>
       <c r="B95" t="s" s="20">
-        <v>1377</v>
+        <v>1481</v>
       </c>
       <c r="C95" t="s" s="20">
-        <v>1380</v>
+        <v>1484</v>
       </c>
       <c r="D95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F95" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G95" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H95" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I95" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J95" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K95" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L95" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="20">
-        <v>1381</v>
+        <v>1485</v>
       </c>
       <c r="B96" t="s" s="20">
-        <v>1377</v>
+        <v>1481</v>
       </c>
       <c r="C96" t="s" s="20">
-        <v>1382</v>
+        <v>1486</v>
       </c>
       <c r="D96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F96" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G96" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H96" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I96" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J96" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K96" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L96" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="20">
-        <v>1383</v>
+        <v>1487</v>
       </c>
       <c r="B97" t="s" s="20">
-        <v>1384</v>
+        <v>1488</v>
       </c>
       <c r="C97" t="s" s="20">
-        <v>1385</v>
+        <v>1489</v>
       </c>
       <c r="D97" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E97" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F97" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G97" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H97" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I97" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J97" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K97" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L97" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s" s="20">
-        <v>1386</v>
+        <v>1490</v>
       </c>
       <c r="B98" t="s" s="20">
-        <v>1384</v>
+        <v>1488</v>
       </c>
       <c r="C98" t="s" s="20">
-        <v>1387</v>
+        <v>1491</v>
       </c>
       <c r="D98" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E98" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F98" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G98" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H98" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I98" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J98" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K98" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L98" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="20">
-        <v>1388</v>
+        <v>1492</v>
       </c>
       <c r="B99" t="s" s="20">
-        <v>1389</v>
+        <v>1493</v>
       </c>
       <c r="C99" t="s" s="20">
-        <v>1390</v>
+        <v>1494</v>
       </c>
       <c r="D99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F99" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G99" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H99" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I99" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J99" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K99" t="s" s="20">
         <v>205</v>
       </c>
       <c r="L99" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="20">
-        <v>1391</v>
+        <v>1495</v>
       </c>
       <c r="B100" t="s" s="20">
         <v>267</v>
       </c>
       <c r="C100" t="s" s="20">
-        <v>1392</v>
+        <v>1496</v>
       </c>
       <c r="D100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F100" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G100" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H100" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I100" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J100" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K100" t="s" s="20">
         <v>239</v>
       </c>
       <c r="L100" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="20">
-        <v>1393</v>
+        <v>1497</v>
       </c>
       <c r="B101" t="s" s="20">
-        <v>1394</v>
+        <v>1498</v>
       </c>
       <c r="C101" t="s" s="20">
-        <v>1395</v>
+        <v>1499</v>
       </c>
       <c r="D101" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E101" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F101" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G101" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H101" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I101" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J101" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K101" t="s" s="20">
         <v>227</v>
       </c>
       <c r="L101" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="20">
-        <v>1396</v>
+        <v>1500</v>
       </c>
       <c r="B102" t="s" s="20">
-        <v>1397</v>
+        <v>1501</v>
       </c>
       <c r="C102" t="s" s="20">
-        <v>1398</v>
+        <v>1502</v>
       </c>
       <c r="D102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F102" t="s" s="20">
-        <v>1399</v>
+        <v>1503</v>
       </c>
       <c r="G102" t="s" s="20">
-        <v>1400</v>
+        <v>1504</v>
       </c>
       <c r="H102" t="s" s="20">
-        <v>1401</v>
+        <v>1505</v>
       </c>
       <c r="I102" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J102" t="s" s="20">
-        <v>1402</v>
+        <v>1506</v>
       </c>
       <c r="K102" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L102" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="20">
-        <v>1403</v>
+        <v>1507</v>
       </c>
       <c r="B103" t="s" s="20">
-        <v>1404</v>
+        <v>1508</v>
       </c>
       <c r="C103" t="s" s="20">
-        <v>1405</v>
+        <v>1509</v>
       </c>
       <c r="D103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F103" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G103" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H103" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I103" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J103" t="s" s="20">
-        <v>986</v>
+        <v>1090</v>
       </c>
       <c r="K103" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L103" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="20">
-        <v>1406</v>
+        <v>1510</v>
       </c>
       <c r="B104" t="s" s="20">
-        <v>1407</v>
+        <v>1511</v>
       </c>
       <c r="C104" t="s" s="20">
-        <v>1408</v>
+        <v>1512</v>
       </c>
       <c r="D104" t="s" s="20">
-        <v>1409</v>
+        <v>1513</v>
       </c>
       <c r="E104" t="s" s="20">
-        <v>1410</v>
+        <v>1514</v>
       </c>
       <c r="F104" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G104" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H104" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I104" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J104" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K104" t="s" s="20">
-        <v>1359</v>
+        <v>1463</v>
       </c>
       <c r="L104" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="20">
-        <v>1411</v>
+        <v>1515</v>
       </c>
       <c r="B105" t="s" s="20">
-        <v>1412</v>
+        <v>1516</v>
       </c>
       <c r="C105" t="s" s="20">
-        <v>1413</v>
+        <v>1517</v>
       </c>
       <c r="D105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F105" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G105" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H105" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I105" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J105" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K105" t="s" s="20">
-        <v>1359</v>
+        <v>1463</v>
       </c>
       <c r="L105" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="20">
-        <v>1414</v>
+        <v>1518</v>
       </c>
       <c r="B106" t="s" s="20">
-        <v>1415</v>
+        <v>1519</v>
       </c>
       <c r="C106" t="s" s="20">
-        <v>1416</v>
+        <v>1520</v>
       </c>
       <c r="D106" t="s" s="20">
-        <v>1417</v>
+        <v>1521</v>
       </c>
       <c r="E106" t="s" s="20">
-        <v>1418</v>
+        <v>1522</v>
       </c>
       <c r="F106" t="s" s="20">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="G106" t="s" s="20">
-        <v>1105</v>
+        <v>1209</v>
       </c>
       <c r="H106" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I106" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J106" t="s" s="20">
-        <v>1419</v>
+        <v>1523</v>
       </c>
       <c r="K106" t="s" s="20">
         <v>333</v>
       </c>
       <c r="L106" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="20">
-        <v>1420</v>
+        <v>1524</v>
       </c>
       <c r="B107" t="s" s="20">
-        <v>1421</v>
+        <v>1525</v>
       </c>
       <c r="C107" t="s" s="20">
-        <v>1422</v>
+        <v>1526</v>
       </c>
       <c r="D107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F107" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G107" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H107" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I107" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J107" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K107" t="s" s="20">
         <v>354</v>
       </c>
       <c r="L107" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="20">
-        <v>1423</v>
+        <v>1527</v>
       </c>
       <c r="B108" t="s" s="20">
-        <v>1424</v>
+        <v>1528</v>
       </c>
       <c r="C108" t="s" s="20">
-        <v>1345</v>
+        <v>1449</v>
       </c>
       <c r="D108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F108" t="s" s="20">
-        <v>1425</v>
+        <v>1529</v>
       </c>
       <c r="G108" t="s" s="20">
-        <v>1426</v>
+        <v>1530</v>
       </c>
       <c r="H108" t="s" s="20">
-        <v>1427</v>
+        <v>1531</v>
       </c>
       <c r="I108" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J108" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K108" t="s" s="20">
-        <v>1428</v>
+        <v>1532</v>
       </c>
       <c r="L108" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="20">
-        <v>1429</v>
+        <v>1533</v>
       </c>
       <c r="B109" t="s" s="20">
-        <v>1430</v>
+        <v>1534</v>
       </c>
       <c r="C109" t="s" s="20">
-        <v>1395</v>
+        <v>1499</v>
       </c>
       <c r="D109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F109" t="s" s="20">
-        <v>1431</v>
+        <v>1535</v>
       </c>
       <c r="G109" t="s" s="20">
-        <v>1432</v>
+        <v>1536</v>
       </c>
       <c r="H109" t="s" s="20">
-        <v>1433</v>
+        <v>1537</v>
       </c>
       <c r="I109" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J109" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K109" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L109" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="20">
-        <v>1434</v>
+        <v>1538</v>
       </c>
       <c r="B110" t="s" s="20">
         <v>361</v>
       </c>
       <c r="C110" t="s" s="20">
-        <v>1435</v>
+        <v>1539</v>
       </c>
       <c r="D110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F110" t="s" s="20">
-        <v>1119</v>
+        <v>1223</v>
       </c>
       <c r="G110" t="s" s="20">
-        <v>1436</v>
+        <v>1540</v>
       </c>
       <c r="H110" t="s" s="20">
-        <v>1437</v>
+        <v>1541</v>
       </c>
       <c r="I110" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J110" t="s" s="20">
-        <v>1438</v>
+        <v>1542</v>
       </c>
       <c r="K110" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L110" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s" s="20">
-        <v>1439</v>
+        <v>1543</v>
       </c>
       <c r="B111" t="s" s="20">
-        <v>1440</v>
+        <v>1544</v>
       </c>
       <c r="C111" t="s" s="20">
-        <v>1441</v>
+        <v>1545</v>
       </c>
       <c r="D111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F111" t="s" s="20">
-        <v>1119</v>
+        <v>1223</v>
       </c>
       <c r="G111" t="s" s="20">
-        <v>1436</v>
+        <v>1540</v>
       </c>
       <c r="H111" t="s" s="20">
-        <v>1437</v>
+        <v>1541</v>
       </c>
       <c r="I111" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J111" t="s" s="20">
-        <v>1438</v>
+        <v>1542</v>
       </c>
       <c r="K111" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L111" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="20">
-        <v>1442</v>
+        <v>1546</v>
       </c>
       <c r="B112" t="s" s="20">
         <v>366</v>
       </c>
       <c r="C112" t="s" s="20">
-        <v>1443</v>
+        <v>1547</v>
       </c>
       <c r="D112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F112" t="s" s="20">
-        <v>1330</v>
+        <v>1434</v>
       </c>
       <c r="G112" t="s" s="20">
-        <v>1331</v>
+        <v>1435</v>
       </c>
       <c r="H112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I112" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J112" t="s" s="20">
-        <v>1332</v>
+        <v>1436</v>
       </c>
       <c r="K112" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L112" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="20">
-        <v>1444</v>
+        <v>1548</v>
       </c>
       <c r="B113" t="s" s="20">
         <v>387</v>
       </c>
       <c r="C113" t="s" s="20">
-        <v>1445</v>
+        <v>1549</v>
       </c>
       <c r="D113" t="s" s="20">
-        <v>1446</v>
+        <v>1550</v>
       </c>
       <c r="E113" t="s" s="20">
-        <v>1447</v>
+        <v>1551</v>
       </c>
       <c r="F113" t="s" s="20">
-        <v>1095</v>
+        <v>1199</v>
       </c>
       <c r="G113" t="s" s="20">
-        <v>1096</v>
+        <v>1200</v>
       </c>
       <c r="H113" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I113" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J113" t="s" s="20">
-        <v>1448</v>
+        <v>1552</v>
       </c>
       <c r="K113" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L113" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="20">
-        <v>1449</v>
+        <v>1553</v>
       </c>
       <c r="B114" t="s" s="20">
-        <v>1450</v>
+        <v>1554</v>
       </c>
       <c r="C114" t="s" s="20">
-        <v>1451</v>
+        <v>1555</v>
       </c>
       <c r="D114" t="s" s="20">
-        <v>1452</v>
+        <v>1556</v>
       </c>
       <c r="E114" t="s" s="20">
-        <v>1453</v>
+        <v>1557</v>
       </c>
       <c r="F114" t="s" s="20">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G114" t="s" s="20">
-        <v>1454</v>
+        <v>1558</v>
       </c>
       <c r="H114" t="s" s="20">
-        <v>1455</v>
+        <v>1559</v>
       </c>
       <c r="I114" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J114" t="s" s="20">
-        <v>1456</v>
+        <v>1560</v>
       </c>
       <c r="K114" t="s" s="20">
         <v>444</v>
       </c>
       <c r="L114" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="20">
-        <v>1457</v>
+        <v>1561</v>
       </c>
       <c r="B115" t="s" s="20">
-        <v>1458</v>
+        <v>1562</v>
       </c>
       <c r="C115" t="s" s="20">
-        <v>1459</v>
+        <v>1563</v>
       </c>
       <c r="D115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F115" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G115" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H115" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I115" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J115" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K115" t="s" s="20">
         <v>473</v>
       </c>
       <c r="L115" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="20">
-        <v>1460</v>
+        <v>1564</v>
       </c>
       <c r="B116" t="s" s="20">
         <v>526</v>
       </c>
       <c r="C116" t="s" s="20">
-        <v>1461</v>
+        <v>1565</v>
       </c>
       <c r="D116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F116" t="s" s="20">
-        <v>1031</v>
+        <v>1135</v>
       </c>
       <c r="G116" t="s" s="20">
-        <v>1462</v>
+        <v>1566</v>
       </c>
       <c r="H116" t="s" s="20">
-        <v>1463</v>
+        <v>1567</v>
       </c>
       <c r="I116" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J116" t="s" s="20">
-        <v>1464</v>
+        <v>1568</v>
       </c>
       <c r="K116" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L116" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="20">
-        <v>1465</v>
+        <v>1569</v>
       </c>
       <c r="B117" t="s" s="20">
-        <v>1466</v>
+        <v>1570</v>
       </c>
       <c r="C117" t="s" s="20">
-        <v>1467</v>
+        <v>1571</v>
       </c>
       <c r="D117" t="s" s="20">
-        <v>1468</v>
+        <v>1572</v>
       </c>
       <c r="E117" t="s" s="20">
-        <v>1469</v>
+        <v>1573</v>
       </c>
       <c r="F117" t="s" s="20">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G117" t="s" s="20">
-        <v>1470</v>
+        <v>1574</v>
       </c>
       <c r="H117" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I117" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J117" t="s" s="20">
-        <v>1471</v>
+        <v>1575</v>
       </c>
       <c r="K117" t="s" s="20">
         <v>569</v>
       </c>
       <c r="L117" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="20">
-        <v>1472</v>
+        <v>1576</v>
       </c>
       <c r="B118" t="s" s="20">
-        <v>1473</v>
+        <v>1577</v>
       </c>
       <c r="C118" t="s" s="20">
-        <v>1474</v>
+        <v>1578</v>
       </c>
       <c r="D118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F118" t="s" s="20">
-        <v>1346</v>
+        <v>1450</v>
       </c>
       <c r="G118" t="s" s="20">
-        <v>1347</v>
+        <v>1451</v>
       </c>
       <c r="H118" t="s" s="20">
-        <v>1348</v>
+        <v>1452</v>
       </c>
       <c r="I118" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J118" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K118" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L118" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="20">
-        <v>1475</v>
+        <v>1579</v>
       </c>
       <c r="B119" t="s" s="20">
         <v>614</v>
       </c>
       <c r="C119" t="s" s="20">
-        <v>1476</v>
+        <v>1580</v>
       </c>
       <c r="D119" t="s" s="20">
-        <v>1477</v>
+        <v>1581</v>
       </c>
       <c r="E119" t="s" s="20">
-        <v>1478</v>
+        <v>1582</v>
       </c>
       <c r="F119" t="s" s="20">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G119" t="s" s="20">
-        <v>1454</v>
+        <v>1558</v>
       </c>
       <c r="H119" t="s" s="20">
-        <v>1455</v>
+        <v>1559</v>
       </c>
       <c r="I119" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J119" t="s" s="20">
-        <v>1456</v>
+        <v>1560</v>
       </c>
       <c r="K119" t="s" s="20">
         <v>581</v>
       </c>
       <c r="L119" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="20">
-        <v>1479</v>
+        <v>1583</v>
       </c>
       <c r="B120" t="s" s="20">
-        <v>1480</v>
+        <v>1584</v>
       </c>
       <c r="C120" t="s" s="20">
-        <v>1481</v>
+        <v>1585</v>
       </c>
       <c r="D120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F120" t="s" s="20">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G120" t="s" s="20">
-        <v>1454</v>
+        <v>1558</v>
       </c>
       <c r="H120" t="s" s="20">
-        <v>1455</v>
+        <v>1559</v>
       </c>
       <c r="I120" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J120" t="s" s="20">
-        <v>1456</v>
+        <v>1560</v>
       </c>
       <c r="K120" t="s" s="20">
         <v>629</v>
       </c>
       <c r="L120" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="20">
-        <v>1482</v>
+        <v>1586</v>
       </c>
       <c r="B121" t="s" s="20">
-        <v>1483</v>
+        <v>1587</v>
       </c>
       <c r="C121" t="s" s="20">
-        <v>1484</v>
+        <v>1588</v>
       </c>
       <c r="D121" t="s" s="20">
-        <v>1485</v>
+        <v>1589</v>
       </c>
       <c r="E121" t="s" s="20">
-        <v>1486</v>
+        <v>1590</v>
       </c>
       <c r="F121" t="s" s="20">
-        <v>1487</v>
+        <v>1591</v>
       </c>
       <c r="G121" t="s" s="20">
-        <v>1488</v>
+        <v>1592</v>
       </c>
       <c r="H121" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I121" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J121" t="s" s="20">
-        <v>1489</v>
+        <v>1593</v>
       </c>
       <c r="K121" t="s" s="20">
         <v>635</v>
       </c>
       <c r="L121" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="20">
-        <v>1490</v>
+        <v>1594</v>
       </c>
       <c r="B122" t="s" s="20">
-        <v>1491</v>
+        <v>1595</v>
       </c>
       <c r="C122" t="s" s="20">
-        <v>1492</v>
+        <v>1596</v>
       </c>
       <c r="D122" t="s" s="20">
-        <v>1493</v>
+        <v>1597</v>
       </c>
       <c r="E122" t="s" s="20">
-        <v>1494</v>
+        <v>1598</v>
       </c>
       <c r="F122" t="s" s="20">
-        <v>1495</v>
+        <v>1599</v>
       </c>
       <c r="G122" t="s" s="20">
-        <v>1496</v>
+        <v>1600</v>
       </c>
       <c r="H122" t="s" s="20">
-        <v>1497</v>
+        <v>1601</v>
       </c>
       <c r="I122" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J122" t="s" s="20">
-        <v>1498</v>
+        <v>1602</v>
       </c>
       <c r="K122" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L122" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="20">
-        <v>1499</v>
+        <v>1603</v>
       </c>
       <c r="B123" t="s" s="20">
-        <v>1500</v>
+        <v>1604</v>
       </c>
       <c r="C123" t="s" s="20">
-        <v>1501</v>
+        <v>1605</v>
       </c>
       <c r="D123" t="s" s="20">
-        <v>1502</v>
+        <v>1606</v>
       </c>
       <c r="E123" t="s" s="20">
-        <v>1503</v>
+        <v>1607</v>
       </c>
       <c r="F123" t="s" s="20">
-        <v>1504</v>
+        <v>1608</v>
       </c>
       <c r="G123" t="s" s="20">
-        <v>1505</v>
+        <v>1609</v>
       </c>
       <c r="H123" t="s" s="20">
-        <v>1506</v>
+        <v>1610</v>
       </c>
       <c r="I123" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J123" t="s" s="20">
-        <v>1507</v>
+        <v>1611</v>
       </c>
       <c r="K123" t="s" s="20">
-        <v>1508</v>
+        <v>1612</v>
       </c>
       <c r="L123" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="20">
-        <v>1509</v>
+        <v>1613</v>
       </c>
       <c r="B124" t="s" s="20">
         <v>640</v>
       </c>
       <c r="C124" t="s" s="20">
-        <v>1510</v>
+        <v>1614</v>
       </c>
       <c r="D124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F124" t="s" s="20">
-        <v>1162</v>
+        <v>1266</v>
       </c>
       <c r="G124" t="s" s="20">
-        <v>1163</v>
+        <v>1267</v>
       </c>
       <c r="H124" t="s" s="20">
-        <v>1164</v>
+        <v>1268</v>
       </c>
       <c r="I124" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J124" t="s" s="20">
-        <v>1511</v>
+        <v>1615</v>
       </c>
       <c r="K124" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L124" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="20">
-        <v>1512</v>
+        <v>1616</v>
       </c>
       <c r="B125" t="s" s="20">
-        <v>1513</v>
+        <v>1617</v>
       </c>
       <c r="C125" t="s" s="20">
-        <v>1514</v>
+        <v>1618</v>
       </c>
       <c r="D125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F125" t="s" s="20">
-        <v>1119</v>
+        <v>1223</v>
       </c>
       <c r="G125" t="s" s="20">
-        <v>1436</v>
+        <v>1540</v>
       </c>
       <c r="H125" t="s" s="20">
-        <v>1437</v>
+        <v>1541</v>
       </c>
       <c r="I125" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J125" t="s" s="20">
-        <v>1438</v>
+        <v>1542</v>
       </c>
       <c r="K125" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L125" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s" s="20">
-        <v>1515</v>
+        <v>1619</v>
       </c>
       <c r="B126" t="s" s="20">
-        <v>1516</v>
+        <v>1620</v>
       </c>
       <c r="C126" t="s" s="20">
-        <v>1517</v>
+        <v>1621</v>
       </c>
       <c r="D126" t="s" s="20">
-        <v>1518</v>
+        <v>1622</v>
       </c>
       <c r="E126" t="s" s="20">
-        <v>1519</v>
+        <v>1623</v>
       </c>
       <c r="F126" t="s" s="20">
-        <v>1230</v>
+        <v>1334</v>
       </c>
       <c r="G126" t="s" s="20">
-        <v>1520</v>
+        <v>1624</v>
       </c>
       <c r="H126" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I126" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J126" t="s" s="20">
-        <v>1521</v>
+        <v>1625</v>
       </c>
       <c r="K126" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L126" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="20">
-        <v>1522</v>
+        <v>1626</v>
       </c>
       <c r="B127" t="s" s="20">
-        <v>1523</v>
+        <v>1627</v>
       </c>
       <c r="C127" t="s" s="20">
-        <v>1524</v>
+        <v>1628</v>
       </c>
       <c r="D127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F127" t="s" s="20">
-        <v>1143</v>
+        <v>1247</v>
       </c>
       <c r="G127" t="s" s="20">
-        <v>1144</v>
+        <v>1248</v>
       </c>
       <c r="H127" t="s" s="20">
-        <v>1145</v>
+        <v>1249</v>
       </c>
       <c r="I127" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J127" t="s" s="20">
-        <v>1525</v>
+        <v>1629</v>
       </c>
       <c r="K127" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L127" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s" s="20">
-        <v>1526</v>
+        <v>1630</v>
       </c>
       <c r="B128" t="s" s="20">
-        <v>1527</v>
+        <v>1631</v>
       </c>
       <c r="C128" t="s" s="20">
-        <v>1528</v>
+        <v>1632</v>
       </c>
       <c r="D128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F128" t="s" s="20">
-        <v>1119</v>
+        <v>1223</v>
       </c>
       <c r="G128" t="s" s="20">
-        <v>1436</v>
+        <v>1540</v>
       </c>
       <c r="H128" t="s" s="20">
-        <v>1437</v>
+        <v>1541</v>
       </c>
       <c r="I128" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J128" t="s" s="20">
-        <v>1438</v>
+        <v>1542</v>
       </c>
       <c r="K128" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L128" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="20">
-        <v>1529</v>
+        <v>1633</v>
       </c>
       <c r="B129" t="s" s="20">
-        <v>1530</v>
+        <v>1634</v>
       </c>
       <c r="C129" t="s" s="20">
-        <v>1531</v>
+        <v>1635</v>
       </c>
       <c r="D129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F129" t="s" s="20">
-        <v>1532</v>
+        <v>1636</v>
       </c>
       <c r="G129" t="s" s="20">
-        <v>1533</v>
+        <v>1637</v>
       </c>
       <c r="H129" t="s" s="20">
-        <v>1534</v>
+        <v>1638</v>
       </c>
       <c r="I129" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J129" t="s" s="20">
         <v>821</v>
       </c>
       <c r="K129" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L129" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s" s="20">
-        <v>1535</v>
+        <v>1639</v>
       </c>
       <c r="B130" t="s" s="20">
         <v>665</v>
       </c>
       <c r="C130" t="s" s="20">
-        <v>1536</v>
+        <v>1640</v>
       </c>
       <c r="D130" t="s" s="20">
-        <v>1537</v>
+        <v>1641</v>
       </c>
       <c r="E130" t="s" s="20">
-        <v>1538</v>
+        <v>1642</v>
       </c>
       <c r="F130" t="s" s="20">
-        <v>1539</v>
+        <v>1643</v>
       </c>
       <c r="G130" t="s" s="20">
-        <v>1540</v>
+        <v>1644</v>
       </c>
       <c r="H130" t="s" s="20">
-        <v>1437</v>
+        <v>1541</v>
       </c>
       <c r="I130" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J130" t="s" s="20">
         <v>867</v>
       </c>
       <c r="K130" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L130" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s" s="20">
-        <v>1541</v>
+        <v>1645</v>
       </c>
       <c r="B131" t="s" s="20">
-        <v>1542</v>
+        <v>1646</v>
       </c>
       <c r="C131" t="s" s="20">
-        <v>1543</v>
+        <v>1647</v>
       </c>
       <c r="D131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F131" t="s" s="20">
-        <v>1132</v>
+        <v>1236</v>
       </c>
       <c r="G131" t="s" s="20">
-        <v>1454</v>
+        <v>1558</v>
       </c>
       <c r="H131" t="s" s="20">
-        <v>1455</v>
+        <v>1559</v>
       </c>
       <c r="I131" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J131" t="s" s="20">
-        <v>1456</v>
+        <v>1560</v>
       </c>
       <c r="K131" t="s" s="20">
         <v>675</v>
       </c>
       <c r="L131" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="20">
-        <v>1544</v>
+        <v>1648</v>
       </c>
       <c r="B132" t="s" s="20">
-        <v>1545</v>
+        <v>1649</v>
       </c>
       <c r="C132" t="s" s="20">
-        <v>1546</v>
+        <v>1650</v>
       </c>
       <c r="D132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F132" t="s" s="20">
-        <v>1031</v>
+        <v>1135</v>
       </c>
       <c r="G132" t="s" s="20">
-        <v>1032</v>
+        <v>1136</v>
       </c>
       <c r="H132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I132" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J132" t="s" s="20">
-        <v>1547</v>
+        <v>1651</v>
       </c>
       <c r="K132" t="s" s="20">
-        <v>1548</v>
+        <v>1652</v>
       </c>
       <c r="L132" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="20">
-        <v>1549</v>
+        <v>1653</v>
       </c>
       <c r="B133" t="s" s="20">
         <v>753</v>
       </c>
       <c r="C133" t="s" s="20">
-        <v>1550</v>
+        <v>1654</v>
       </c>
       <c r="D133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F133" t="s" s="20">
-        <v>1370</v>
+        <v>1474</v>
       </c>
       <c r="G133" t="s" s="20">
-        <v>1371</v>
+        <v>1475</v>
       </c>
       <c r="H133" t="s" s="20">
-        <v>1372</v>
+        <v>1476</v>
       </c>
       <c r="I133" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J133" t="s" s="20">
-        <v>1070</v>
+        <v>1174</v>
       </c>
       <c r="K133" t="s" s="20">
         <v>757</v>
       </c>
       <c r="L133" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="20">
-        <v>1551</v>
+        <v>1655</v>
       </c>
       <c r="B134" t="s" s="20">
-        <v>1552</v>
+        <v>1656</v>
       </c>
       <c r="C134" t="s" s="20">
-        <v>1553</v>
+        <v>1657</v>
       </c>
       <c r="D134" t="s" s="20">
-        <v>1554</v>
+        <v>1658</v>
       </c>
       <c r="E134" t="s" s="20">
-        <v>1555</v>
+        <v>1659</v>
       </c>
       <c r="F134" t="s" s="20">
-        <v>1112</v>
+        <v>1216</v>
       </c>
       <c r="G134" t="s" s="20">
-        <v>1556</v>
+        <v>1660</v>
       </c>
       <c r="H134" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I134" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J134" t="s" s="20">
-        <v>1557</v>
+        <v>1661</v>
       </c>
       <c r="K134" t="s" s="20">
         <v>788</v>
       </c>
       <c r="L134" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="20">
-        <v>1558</v>
+        <v>1662</v>
       </c>
       <c r="B135" t="s" s="20">
         <v>790</v>
       </c>
       <c r="C135" t="s" s="20">
-        <v>1559</v>
+        <v>1663</v>
       </c>
       <c r="D135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F135" t="s" s="20">
-        <v>1560</v>
+        <v>1664</v>
       </c>
       <c r="G135" t="s" s="20">
-        <v>1561</v>
+        <v>1665</v>
       </c>
       <c r="H135" t="s" s="20">
-        <v>1562</v>
+        <v>1666</v>
       </c>
       <c r="I135" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J135" t="s" s="20">
-        <v>1563</v>
+        <v>1667</v>
       </c>
       <c r="K135" t="s" s="20">
         <v>807</v>
       </c>
       <c r="L135" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="20">
-        <v>1564</v>
+        <v>1668</v>
       </c>
       <c r="B136" t="s" s="20">
-        <v>1565</v>
+        <v>1669</v>
       </c>
       <c r="C136" t="s" s="20">
-        <v>1566</v>
+        <v>1670</v>
       </c>
       <c r="D136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F136" t="s" s="20">
-        <v>1031</v>
+        <v>1135</v>
       </c>
       <c r="G136" t="s" s="20">
-        <v>1567</v>
+        <v>1671</v>
       </c>
       <c r="H136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I136" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J136" t="s" s="20">
         <v>586</v>
       </c>
       <c r="K136" t="s" s="20">
-        <v>1568</v>
+        <v>1672</v>
       </c>
       <c r="L136" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="20">
-        <v>1569</v>
+        <v>1673</v>
       </c>
       <c r="B137" t="s" s="20">
-        <v>1570</v>
+        <v>1674</v>
       </c>
       <c r="C137" t="s" s="20">
-        <v>1571</v>
+        <v>1675</v>
       </c>
       <c r="D137" t="s" s="20">
-        <v>1572</v>
+        <v>1676</v>
       </c>
       <c r="E137" t="s" s="20">
-        <v>1573</v>
+        <v>1677</v>
       </c>
       <c r="F137" t="s" s="20">
-        <v>1100</v>
+        <v>1204</v>
       </c>
       <c r="G137" t="s" s="20">
-        <v>1101</v>
+        <v>1205</v>
       </c>
       <c r="H137" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I137" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J137" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K137" t="s" s="20">
-        <v>1574</v>
+        <v>1678</v>
       </c>
       <c r="L137" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="20">
-        <v>1575</v>
+        <v>1679</v>
       </c>
       <c r="B138" t="s" s="20">
-        <v>1576</v>
+        <v>1680</v>
       </c>
       <c r="C138" t="s" s="20">
-        <v>1577</v>
+        <v>1681</v>
       </c>
       <c r="D138" t="s" s="20">
-        <v>1578</v>
+        <v>1682</v>
       </c>
       <c r="E138" t="s" s="20">
-        <v>1579</v>
+        <v>1683</v>
       </c>
       <c r="F138" t="s" s="20">
-        <v>1580</v>
+        <v>1684</v>
       </c>
       <c r="G138" t="s" s="20">
-        <v>1581</v>
+        <v>1685</v>
       </c>
       <c r="H138" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I138" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J138" t="s" s="20">
-        <v>1582</v>
+        <v>1686</v>
       </c>
       <c r="K138" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L138" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s" s="20">
-        <v>1583</v>
+        <v>1687</v>
       </c>
       <c r="B139" t="s" s="20">
-        <v>1576</v>
+        <v>1680</v>
       </c>
       <c r="C139" t="s" s="20">
-        <v>1584</v>
+        <v>1688</v>
       </c>
       <c r="D139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F139" t="s" s="20">
-        <v>1580</v>
+        <v>1684</v>
       </c>
       <c r="G139" t="s" s="20">
-        <v>1581</v>
+        <v>1685</v>
       </c>
       <c r="H139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I139" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J139" t="s" s="20">
-        <v>1582</v>
+        <v>1686</v>
       </c>
       <c r="K139" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L139" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s" s="20">
-        <v>1585</v>
+        <v>1689</v>
       </c>
       <c r="B140" t="s" s="20">
-        <v>1586</v>
+        <v>1690</v>
       </c>
       <c r="C140" t="s" s="20">
         <v>54</v>
       </c>
       <c r="D140" t="s" s="20">
         <v>55</v>
       </c>
       <c r="E140" t="s" s="20">
         <v>56</v>
       </c>
       <c r="F140" t="s" s="20">
-        <v>1504</v>
+        <v>1608</v>
       </c>
       <c r="G140" t="s" s="20">
-        <v>1505</v>
+        <v>1609</v>
       </c>
       <c r="H140" t="s" s="20">
-        <v>1506</v>
+        <v>1610</v>
       </c>
       <c r="I140" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J140" t="s" s="20">
         <v>710</v>
       </c>
       <c r="K140" t="s" s="20">
         <v>889</v>
       </c>
       <c r="L140" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s" s="20">
-        <v>1587</v>
+        <v>1691</v>
       </c>
       <c r="B141" t="s" s="20">
-        <v>1588</v>
+        <v>1692</v>
       </c>
       <c r="C141" t="s" s="20">
-        <v>1589</v>
+        <v>1693</v>
       </c>
       <c r="D141" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E141" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F141" t="s" s="20">
-        <v>1119</v>
+        <v>1223</v>
       </c>
       <c r="G141" t="s" s="20">
-        <v>1436</v>
+        <v>1540</v>
       </c>
       <c r="H141" t="s" s="20">
-        <v>1437</v>
+        <v>1541</v>
       </c>
       <c r="I141" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J141" t="s" s="20">
-        <v>1438</v>
+        <v>1542</v>
       </c>
       <c r="K141" t="s" s="20">
         <v>938</v>
       </c>
       <c r="L141" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s" s="20">
-        <v>1590</v>
+        <v>1694</v>
       </c>
       <c r="B142" t="s" s="20">
-        <v>1591</v>
+        <v>1695</v>
       </c>
       <c r="C142" t="s" s="20">
-        <v>1592</v>
+        <v>1696</v>
       </c>
       <c r="D142" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E142" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F142" t="s" s="20">
-        <v>983</v>
+        <v>1087</v>
       </c>
       <c r="G142" t="s" s="20">
-        <v>984</v>
+        <v>1088</v>
       </c>
       <c r="H142" t="s" s="20">
-        <v>985</v>
+        <v>1089</v>
       </c>
       <c r="I142" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J142" t="s" s="20">
-        <v>1044</v>
+        <v>1148</v>
       </c>
       <c r="K142" t="s" s="20">
         <v>938</v>
       </c>
       <c r="L142" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s" s="20">
-        <v>1593</v>
+        <v>1697</v>
       </c>
       <c r="B143" t="s" s="20">
-        <v>1594</v>
+        <v>1698</v>
       </c>
       <c r="C143" t="s" s="20">
-        <v>1595</v>
+        <v>1699</v>
       </c>
       <c r="D143" t="s" s="20">
-        <v>1596</v>
+        <v>1700</v>
       </c>
       <c r="E143" t="s" s="20">
-        <v>1597</v>
+        <v>1701</v>
       </c>
       <c r="F143" t="s" s="20">
-        <v>1580</v>
+        <v>1684</v>
       </c>
       <c r="G143" t="s" s="20">
-        <v>1581</v>
+        <v>1685</v>
       </c>
       <c r="H143" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I143" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J143" t="s" s="20">
-        <v>1582</v>
+        <v>1686</v>
       </c>
       <c r="K143" t="s" s="20">
         <v>954</v>
       </c>
       <c r="L143" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s" s="20">
-        <v>1598</v>
+        <v>1702</v>
       </c>
       <c r="B144" t="s" s="20">
-        <v>1599</v>
+        <v>1703</v>
       </c>
       <c r="C144" t="s" s="20">
-        <v>1600</v>
+        <v>1704</v>
       </c>
       <c r="D144" t="s" s="20">
-        <v>1601</v>
+        <v>1705</v>
       </c>
       <c r="E144" t="s" s="20">
-        <v>1602</v>
+        <v>1706</v>
       </c>
       <c r="F144" t="s" s="20">
-        <v>1603</v>
+        <v>1707</v>
       </c>
       <c r="G144" t="s" s="20">
-        <v>1604</v>
+        <v>1708</v>
       </c>
       <c r="H144" t="s" s="20">
-        <v>1605</v>
+        <v>1709</v>
       </c>
       <c r="I144" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J144" t="s" s="20">
-        <v>1606</v>
+        <v>1710</v>
       </c>
       <c r="K144" t="s" s="20">
         <v>963</v>
       </c>
       <c r="L144" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s" s="20">
+        <v>1711</v>
+      </c>
+      <c r="B145" t="s" s="20">
+        <v>1055</v>
+      </c>
+      <c r="C145" t="s" s="20">
+        <v>1712</v>
+      </c>
+      <c r="D145" t="s" s="20">
+        <v>1713</v>
+      </c>
+      <c r="E145" t="s" s="20">
+        <v>1714</v>
+      </c>
+      <c r="F145" t="s" s="20">
+        <v>1135</v>
+      </c>
+      <c r="G145" t="s" s="20">
+        <v>1136</v>
+      </c>
+      <c r="H145" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I145" t="s" s="20">
+        <v>63</v>
+      </c>
+      <c r="J145" t="s" s="20">
+        <v>1715</v>
+      </c>
+      <c r="K145" t="s" s="20">
+        <v>1059</v>
+      </c>
+      <c r="L145" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s" s="20">
+        <v>1716</v>
+      </c>
+      <c r="B146" t="s" s="20">
+        <v>1717</v>
+      </c>
+      <c r="C146" t="s" s="20">
+        <v>1718</v>
+      </c>
+      <c r="D146" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E146" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F146" t="s" s="20">
+        <v>1719</v>
+      </c>
+      <c r="G146" t="s" s="20">
+        <v>1720</v>
+      </c>
+      <c r="H146" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I146" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J146" t="s" s="20">
+        <v>1721</v>
+      </c>
+      <c r="K146" t="s" s="20">
+        <v>1059</v>
+      </c>
+      <c r="L146" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s" s="20">
+        <v>1722</v>
+      </c>
+      <c r="B147" t="s" s="20">
+        <v>1723</v>
+      </c>
+      <c r="C147" t="s" s="20">
+        <v>1724</v>
+      </c>
+      <c r="D147" t="s" s="20">
+        <v>1725</v>
+      </c>
+      <c r="E147" t="s" s="20">
+        <v>1726</v>
+      </c>
+      <c r="F147" t="s" s="20">
+        <v>1727</v>
+      </c>
+      <c r="G147" t="s" s="20">
+        <v>1728</v>
+      </c>
+      <c r="H147" t="s" s="20">
+        <v>1729</v>
+      </c>
+      <c r="I147" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J147" t="s" s="20">
+        <v>375</v>
+      </c>
+      <c r="K147" t="s" s="20">
+        <v>1070</v>
+      </c>
+      <c r="L147" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s" s="20">
+        <v>1730</v>
+      </c>
+      <c r="B148" t="s" s="20">
+        <v>1723</v>
+      </c>
+      <c r="C148" t="s" s="20">
+        <v>1731</v>
+      </c>
+      <c r="D148" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E148" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F148" t="s" s="20">
+        <v>1732</v>
+      </c>
+      <c r="G148" t="s" s="20">
+        <v>1733</v>
+      </c>
+      <c r="H148" t="s" s="20">
+        <v>1734</v>
+      </c>
+      <c r="I148" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J148" t="s" s="20">
+        <v>513</v>
+      </c>
+      <c r="K148" t="s" s="20">
+        <v>1070</v>
+      </c>
+      <c r="L148" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s" s="20">
+        <v>1735</v>
+      </c>
+      <c r="B149" t="s" s="20">
+        <v>1072</v>
+      </c>
+      <c r="C149" t="s" s="20">
+        <v>1736</v>
+      </c>
+      <c r="D149" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E149" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F149" t="s" s="20">
+        <v>1732</v>
+      </c>
+      <c r="G149" t="s" s="20">
+        <v>1733</v>
+      </c>
+      <c r="H149" t="s" s="20">
+        <v>1734</v>
+      </c>
+      <c r="I149" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J149" t="s" s="20">
+        <v>513</v>
+      </c>
+      <c r="K149" t="s" s="20">
+        <v>1070</v>
+      </c>
+      <c r="L149" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s" s="20">
+        <v>1737</v>
+      </c>
+      <c r="B150" t="s" s="20">
+        <v>1738</v>
+      </c>
+      <c r="C150" t="s" s="20">
+        <v>1739</v>
+      </c>
+      <c r="D150" t="s" s="20">
+        <v>1740</v>
+      </c>
+      <c r="E150" t="s" s="20">
+        <v>1741</v>
+      </c>
+      <c r="F150" t="s" s="20">
+        <v>1742</v>
+      </c>
+      <c r="G150" t="s" s="20">
+        <v>1743</v>
+      </c>
+      <c r="H150" t="s" s="20">
+        <v>1111</v>
+      </c>
+      <c r="I150" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J150" t="s" s="20">
+        <v>1378</v>
+      </c>
+      <c r="K150" t="s" s="20">
+        <v>1070</v>
+      </c>
+      <c r="L150" t="s" s="20">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>