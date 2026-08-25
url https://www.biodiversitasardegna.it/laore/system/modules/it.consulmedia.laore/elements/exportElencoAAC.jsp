--- v2 (2026-07-04)
+++ v3 (2026-08-25)
@@ -16,51 +16,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FF5D9A6-29CC-4E4B-835E-3FD35723BBFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ANIMALE" sheetId="9" r:id="rId1"/>
     <sheet name="VEGETALE" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4350" uniqueCount="1744">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4506" uniqueCount="1799">
   <si>
     <t>Codice iscrizione
 (a)</t>
   </si>
   <si>
     <t>Data iscrizione 
 (b)</t>
   </si>
   <si>
     <t>Nominativo Allevatore Custode
 (c)</t>
   </si>
   <si>
     <t>Denominazione Azienda
 (d)</t>
   </si>
   <si>
     <t>CUAA/CF/P.IVA
 (e)</t>
   </si>
   <si>
     <t>Specie
 (f)</t>
   </si>
   <si>
@@ -3307,50 +3307,191 @@
     <t>Salvatore Piu</t>
   </si>
   <si>
     <t>Azienda Agricola Cae S.s.</t>
   </si>
   <si>
     <t>02766970905</t>
   </si>
   <si>
     <t>DSS aac  2521_2026  del 19.06.2026</t>
   </si>
   <si>
     <t>aac-anm202606_0240</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>Ruggiu Paolo</t>
   </si>
   <si>
     <t>Societa Agricola Santa Maria S.s.</t>
   </si>
   <si>
     <t>01526710916</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0241</t>
+  </si>
+  <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
+    <t>Pietro Piu</t>
+  </si>
+  <si>
+    <t>Società Agricola Pascialzu</t>
+  </si>
+  <si>
+    <t>02810390902</t>
+  </si>
+  <si>
+    <t>DSS  aac  2801_2026 del 06.07.2026</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0242</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Renato Deplano</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0243</t>
+  </si>
+  <si>
+    <t>Andrea Congiu</t>
+  </si>
+  <si>
+    <t>Societa' Agricola Congiu E Falchi S.s.</t>
+  </si>
+  <si>
+    <t>02282670906</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0244</t>
+  </si>
+  <si>
+    <t>Giulia Scoglia</t>
+  </si>
+  <si>
+    <t>Società Agricola La Neula</t>
+  </si>
+  <si>
+    <t>02910210901</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0245</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Claudia Gallittu</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0246</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>Giovanni Campana</t>
+  </si>
+  <si>
+    <t>Monte Jannas Societa' Agricola Ss</t>
+  </si>
+  <si>
+    <t>02767720903</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0247</t>
+  </si>
+  <si>
+    <t>Giuseppe Mongiu</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0248</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>Gesuino Delogu</t>
+  </si>
+  <si>
+    <t>Nughedu San Nicolò</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0249</t>
+  </si>
+  <si>
+    <t>Francesco Pinna</t>
+  </si>
+  <si>
+    <t>Orotelli</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0250</t>
+  </si>
+  <si>
+    <t>Paolo Corrias</t>
+  </si>
+  <si>
+    <t>Soc.agricola Agroalimenti Srl</t>
+  </si>
+  <si>
+    <t>01142140951</t>
+  </si>
+  <si>
+    <t>aac-anm202606_0251</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Paoletta Marteddu</t>
+  </si>
+  <si>
+    <t>Esporlatu</t>
+  </si>
+  <si>
+    <t>aac-anm202607_0252</t>
+  </si>
+  <si>
+    <t>04/07/2026</t>
+  </si>
+  <si>
+    <t>Vincenzo Mulas</t>
+  </si>
+  <si>
+    <t>Oliena</t>
+  </si>
+  <si>
+    <t>DSS aac 2943_ 2026 del 15.07.2026</t>
   </si>
   <si>
     <t>aac-veg202110_0001</t>
   </si>
   <si>
     <t>Mario Tirotto</t>
   </si>
   <si>
     <t>Azienda Agricola Biomirto Di Tirottto Mario</t>
   </si>
   <si>
     <t>02074560901</t>
   </si>
   <si>
     <t xml:space="preserve">Phaseolus vulgaris L. Subsp. vulgaris </t>
   </si>
   <si>
     <t>Fagiolo - Gioghedda di Castelsardo</t>
   </si>
   <si>
     <t>Fajolu Gioghedda casteddana o calteddana o cashteddana, Gioghedda.</t>
   </si>
   <si>
     <t>Castelsardo</t>
   </si>
@@ -5487,50 +5628,76 @@
   <si>
     <t>Angelo Morittu</t>
   </si>
   <si>
     <t>aac-veg202606_0141</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>Cristiano Bano</t>
   </si>
   <si>
     <t>Azienda Agricola Su Dragone Di Bano Cristiano</t>
   </si>
   <si>
     <t>02785380300</t>
   </si>
   <si>
     <t>Malus domestica Borkh.
 Malus domestica Borkh.</t>
   </si>
   <si>
     <t>Melo - Appiu
 Melo - Miali</t>
+  </si>
+  <si>
+    <t>aac-veg202608_0143</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>Graziano Costa</t>
+  </si>
+  <si>
+    <t>Orthobenessere Odv</t>
+  </si>
+  <si>
+    <t>93028020910</t>
+  </si>
+  <si>
+    <t>Vitigno Granatza
+Vitigno Alvarega</t>
+  </si>
+  <si>
+    <t>Vernaccia, Vernaccina, Vernaccia di Orosei, Vernaccia di bidri
+Arriadorza, Barradorza, Barriadiorgia, Carricadorza, Gregu biancu</t>
+  </si>
+  <si>
+    <t>DSS aac 3336_2026  del 12.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -5644,51 +5811,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="true">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
@@ -6138,70 +6305,70 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D110AB8F-5C27-4DA2-984D-18E18D0C919B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L234"/>
+  <dimension ref="A1:L246"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
-[...10 lines deleted...]
-    <col min="12" max="12" customWidth="true" width="15.7109375" collapsed="false"/>
+    <col min="1" max="1" customWidth="true" width="20.140625"/>
+    <col min="2" max="2" customWidth="true" width="18.140625"/>
+    <col min="3" max="3" customWidth="true" width="30.42578125"/>
+    <col min="4" max="4" customWidth="true" style="11" width="27.85546875"/>
+    <col min="5" max="5" customWidth="true" style="16" width="23.7109375"/>
+    <col min="6" max="6" customWidth="true" width="37.7109375"/>
+    <col min="7" max="7" customWidth="true" style="15" width="34.28515625"/>
+    <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125"/>
+    <col min="9" max="9" customWidth="true" style="8" width="25.42578125"/>
+    <col min="10" max="10" customWidth="true" style="11" width="20.85546875"/>
+    <col min="11" max="11" customWidth="true" style="8" width="20.5703125"/>
+    <col min="12" max="12" customWidth="true" width="15.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
@@ -14791,99 +14958,555 @@
       <c r="D234" t="s" s="20">
         <v>1074</v>
       </c>
       <c r="E234" t="s" s="20">
         <v>1075</v>
       </c>
       <c r="F234" t="s" s="20">
         <v>96</v>
       </c>
       <c r="G234" t="s" s="20">
         <v>161</v>
       </c>
       <c r="H234" t="s" s="20">
         <v>162</v>
       </c>
       <c r="I234" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J234" t="s" s="20">
         <v>767</v>
       </c>
       <c r="K234" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L234" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s" s="20">
+        <v>1076</v>
+      </c>
+      <c r="B235" t="s" s="20">
+        <v>1077</v>
+      </c>
+      <c r="C235" t="s" s="20">
+        <v>1078</v>
+      </c>
+      <c r="D235" t="s" s="20">
+        <v>1079</v>
+      </c>
+      <c r="E235" t="s" s="20">
+        <v>1080</v>
+      </c>
+      <c r="F235" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G235" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H235" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I235" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J235" t="s" s="20">
+        <v>530</v>
+      </c>
+      <c r="K235" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L235" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s" s="20">
+        <v>1082</v>
+      </c>
+      <c r="B236" t="s" s="20">
+        <v>1083</v>
+      </c>
+      <c r="C236" t="s" s="20">
+        <v>1084</v>
+      </c>
+      <c r="D236" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E236" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F236" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G236" t="s" s="20">
+        <v>97</v>
+      </c>
+      <c r="H236" t="s" s="20">
+        <v>98</v>
+      </c>
+      <c r="I236" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J236" t="s" s="20">
+        <v>99</v>
+      </c>
+      <c r="K236" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L236" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s" s="20">
+        <v>1085</v>
+      </c>
+      <c r="B237" t="s" s="20">
+        <v>1083</v>
+      </c>
+      <c r="C237" t="s" s="20">
+        <v>1086</v>
+      </c>
+      <c r="D237" t="s" s="20">
+        <v>1087</v>
+      </c>
+      <c r="E237" t="s" s="20">
+        <v>1088</v>
+      </c>
+      <c r="F237" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G237" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H237" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I237" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J237" t="s" s="20">
+        <v>163</v>
+      </c>
+      <c r="K237" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L237" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s" s="20">
+        <v>1089</v>
+      </c>
+      <c r="B238" t="s" s="20">
+        <v>1083</v>
+      </c>
+      <c r="C238" t="s" s="20">
+        <v>1090</v>
+      </c>
+      <c r="D238" t="s" s="20">
+        <v>1091</v>
+      </c>
+      <c r="E238" t="s" s="20">
+        <v>1092</v>
+      </c>
+      <c r="F238" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G238" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H238" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I238" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J238" t="s" s="20">
+        <v>450</v>
+      </c>
+      <c r="K238" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L238" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s" s="20">
+        <v>1093</v>
+      </c>
+      <c r="B239" t="s" s="20">
+        <v>1094</v>
+      </c>
+      <c r="C239" t="s" s="20">
+        <v>1095</v>
+      </c>
+      <c r="D239" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E239" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F239" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G239" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H239" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I239" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J239" t="s" s="20">
+        <v>163</v>
+      </c>
+      <c r="K239" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L239" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s" s="20">
+        <v>1096</v>
+      </c>
+      <c r="B240" t="s" s="20">
+        <v>1097</v>
+      </c>
+      <c r="C240" t="s" s="20">
+        <v>1098</v>
+      </c>
+      <c r="D240" t="s" s="20">
+        <v>1099</v>
+      </c>
+      <c r="E240" t="s" s="20">
+        <v>1100</v>
+      </c>
+      <c r="F240" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G240" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H240" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I240" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J240" t="s" s="20">
+        <v>124</v>
+      </c>
+      <c r="K240" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L240" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s" s="20">
+        <v>1101</v>
+      </c>
+      <c r="B241" t="s" s="20">
+        <v>1097</v>
+      </c>
+      <c r="C241" t="s" s="20">
+        <v>1102</v>
+      </c>
+      <c r="D241" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E241" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F241" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G241" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H241" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I241" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J241" t="s" s="20">
+        <v>163</v>
+      </c>
+      <c r="K241" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L241" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s" s="20">
+        <v>1103</v>
+      </c>
+      <c r="B242" t="s" s="20">
+        <v>1104</v>
+      </c>
+      <c r="C242" t="s" s="20">
+        <v>1105</v>
+      </c>
+      <c r="D242" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E242" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F242" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G242" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H242" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I242" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J242" t="s" s="20">
+        <v>1106</v>
+      </c>
+      <c r="K242" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L242" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s" s="20">
+        <v>1107</v>
+      </c>
+      <c r="B243" t="s" s="20">
+        <v>1104</v>
+      </c>
+      <c r="C243" t="s" s="20">
+        <v>1108</v>
+      </c>
+      <c r="D243" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E243" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F243" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G243" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H243" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I243" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J243" t="s" s="20">
+        <v>1109</v>
+      </c>
+      <c r="K243" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L243" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s" s="20">
+        <v>1110</v>
+      </c>
+      <c r="B244" t="s" s="20">
+        <v>1104</v>
+      </c>
+      <c r="C244" t="s" s="20">
+        <v>1111</v>
+      </c>
+      <c r="D244" t="s" s="20">
+        <v>1112</v>
+      </c>
+      <c r="E244" t="s" s="20">
+        <v>1113</v>
+      </c>
+      <c r="F244" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G244" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H244" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I244" t="s" s="20">
+        <v>63</v>
+      </c>
+      <c r="J244" t="s" s="20">
+        <v>1064</v>
+      </c>
+      <c r="K244" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L244" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s" s="20">
+        <v>1114</v>
+      </c>
+      <c r="B245" t="s" s="20">
+        <v>1115</v>
+      </c>
+      <c r="C245" t="s" s="20">
+        <v>1116</v>
+      </c>
+      <c r="D245" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E245" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F245" t="s" s="20">
+        <v>96</v>
+      </c>
+      <c r="G245" t="s" s="20">
+        <v>161</v>
+      </c>
+      <c r="H245" t="s" s="20">
+        <v>162</v>
+      </c>
+      <c r="I245" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J245" t="s" s="20">
+        <v>1117</v>
+      </c>
+      <c r="K245" t="s" s="20">
+        <v>1081</v>
+      </c>
+      <c r="L245" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s" s="20">
+        <v>1118</v>
+      </c>
+      <c r="B246" t="s" s="20">
+        <v>1119</v>
+      </c>
+      <c r="C246" t="s" s="20">
+        <v>1120</v>
+      </c>
+      <c r="D246" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E246" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F246" t="s" s="20">
+        <v>43</v>
+      </c>
+      <c r="G246" t="s" s="20">
+        <v>44</v>
+      </c>
+      <c r="H246" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I246" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J246" t="s" s="20">
+        <v>1121</v>
+      </c>
+      <c r="K246" t="s" s="20">
+        <v>1122</v>
+      </c>
+      <c r="L246" t="s" s="20">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L150"/>
+  <dimension ref="A1:L151"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
-[...10 lines deleted...]
-    <col min="12" max="12" customWidth="true" width="15.7109375" collapsed="false"/>
+    <col min="1" max="1" customWidth="true" width="20.140625"/>
+    <col min="2" max="2" customWidth="true" width="18.140625"/>
+    <col min="3" max="3" customWidth="true" width="30.42578125"/>
+    <col min="4" max="4" customWidth="true" style="11" width="27.85546875"/>
+    <col min="5" max="5" customWidth="true" style="16" width="23.7109375"/>
+    <col min="6" max="6" customWidth="true" width="37.7109375"/>
+    <col min="7" max="7" customWidth="true" style="15" width="34.28515625"/>
+    <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125"/>
+    <col min="9" max="9" customWidth="true" style="8" width="25.42578125"/>
+    <col min="10" max="10" customWidth="true" style="11" width="20.85546875"/>
+    <col min="11" max="11" customWidth="true" style="8" width="20.5703125"/>
+    <col min="12" max="12" customWidth="true" width="15.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
@@ -15042,5289 +15665,5327 @@
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
-        <v>1076</v>
+        <v>1123</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>1077</v>
+        <v>1124</v>
       </c>
       <c r="D13" s="20" t="s">
-        <v>1078</v>
+        <v>1125</v>
       </c>
       <c r="E13" s="20" t="s">
-        <v>1079</v>
+        <v>1126</v>
       </c>
       <c r="F13" s="20" t="s">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G13" s="20" t="s">
-        <v>1081</v>
+        <v>1128</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>1082</v>
+        <v>1129</v>
       </c>
       <c r="I13" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="20" t="s">
-        <v>1083</v>
+        <v>1130</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="20" t="s">
-        <v>1084</v>
+        <v>1131</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>1085</v>
+        <v>1132</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>1086</v>
+        <v>1133</v>
       </c>
       <c r="D14" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G14" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H14" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I14" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J14" t="s" s="20">
-        <v>1090</v>
+        <v>1137</v>
       </c>
       <c r="K14" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>1091</v>
+        <v>1138</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>1092</v>
+        <v>1139</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>1093</v>
+        <v>1140</v>
       </c>
       <c r="D15" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H15" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I15" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J15" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K15" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L15" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>1095</v>
+        <v>1142</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>1096</v>
+        <v>1143</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>1097</v>
+        <v>1144</v>
       </c>
       <c r="D16" t="s" s="20">
-        <v>1098</v>
+        <v>1145</v>
       </c>
       <c r="E16" s="20" t="s">
-        <v>1099</v>
+        <v>1146</v>
       </c>
       <c r="F16" s="20" t="s">
-        <v>1100</v>
+        <v>1147</v>
       </c>
       <c r="G16" s="20" t="s">
-        <v>1101</v>
+        <v>1148</v>
       </c>
       <c r="H16" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I16" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J16" t="s" s="20">
-        <v>1102</v>
+        <v>1149</v>
       </c>
       <c r="K16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
-        <v>1103</v>
+        <v>1150</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>1104</v>
+        <v>1151</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>1105</v>
+        <v>1152</v>
       </c>
       <c r="D17" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G17" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H17" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I17" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J17" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
-        <v>1106</v>
+        <v>1153</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>1107</v>
+        <v>1154</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>1108</v>
+        <v>1155</v>
       </c>
       <c r="D18" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="20" t="s">
-        <v>1109</v>
+        <v>1156</v>
       </c>
       <c r="G18" s="20" t="s">
-        <v>1110</v>
+        <v>1157</v>
       </c>
       <c r="H18" t="s" s="20">
-        <v>1111</v>
+        <v>1158</v>
       </c>
       <c r="I18" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J18" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K18" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L18" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>1112</v>
+        <v>1159</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>1113</v>
+        <v>1160</v>
       </c>
       <c r="C19" s="20" t="s">
-        <v>1114</v>
+        <v>1161</v>
       </c>
       <c r="D19" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G19" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H19" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I19" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J19" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K19" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>1115</v>
+        <v>1162</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>1113</v>
+        <v>1160</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>1116</v>
+        <v>1163</v>
       </c>
       <c r="D20" t="s" s="20">
-        <v>1117</v>
+        <v>1164</v>
       </c>
       <c r="E20" s="20" t="s">
-        <v>1118</v>
+        <v>1165</v>
       </c>
       <c r="F20" s="20" t="s">
-        <v>1119</v>
+        <v>1166</v>
       </c>
       <c r="G20" s="20" t="s">
-        <v>1120</v>
+        <v>1167</v>
       </c>
       <c r="H20" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I20" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J20" t="s" s="20">
-        <v>1121</v>
+        <v>1168</v>
       </c>
       <c r="K20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L20" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
-        <v>1122</v>
+        <v>1169</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>1123</v>
+        <v>1170</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>1124</v>
+        <v>1171</v>
       </c>
       <c r="D21" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="20" t="s">
-        <v>1125</v>
+        <v>1172</v>
       </c>
       <c r="G21" s="20" t="s">
-        <v>1126</v>
+        <v>1173</v>
       </c>
       <c r="H21" t="s" s="20">
-        <v>1127</v>
+        <v>1174</v>
       </c>
       <c r="I21" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J21" t="s" s="20">
-        <v>1128</v>
+        <v>1175</v>
       </c>
       <c r="K21" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L21" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
-        <v>1129</v>
+        <v>1176</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>1130</v>
+        <v>1177</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>1131</v>
+        <v>1178</v>
       </c>
       <c r="D22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
-        <v>1119</v>
+        <v>1166</v>
       </c>
       <c r="G22" s="20" t="s">
-        <v>1120</v>
+        <v>1167</v>
       </c>
       <c r="H22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I22" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J22" t="s" s="20">
         <v>51</v>
       </c>
       <c r="K22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L22" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
-        <v>1132</v>
+        <v>1179</v>
       </c>
       <c r="B23" s="20" t="s">
-        <v>1133</v>
+        <v>1180</v>
       </c>
       <c r="C23" s="20" t="s">
-        <v>1134</v>
+        <v>1181</v>
       </c>
       <c r="D23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E23" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="20" t="s">
-        <v>1135</v>
+        <v>1182</v>
       </c>
       <c r="G23" s="20" t="s">
-        <v>1136</v>
+        <v>1183</v>
       </c>
       <c r="H23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I23" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J23" t="s" s="20">
-        <v>1137</v>
+        <v>1184</v>
       </c>
       <c r="K23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L23" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
-        <v>1138</v>
+        <v>1185</v>
       </c>
       <c r="B24" s="20" t="s">
-        <v>1139</v>
+        <v>1186</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>1140</v>
+        <v>1187</v>
       </c>
       <c r="D24" t="s" s="20">
-        <v>1141</v>
+        <v>1188</v>
       </c>
       <c r="E24" s="20" t="s">
-        <v>1142</v>
+        <v>1189</v>
       </c>
       <c r="F24" s="20" t="s">
-        <v>1143</v>
+        <v>1190</v>
       </c>
       <c r="G24" s="20" t="s">
-        <v>1144</v>
+        <v>1191</v>
       </c>
       <c r="H24" t="s" s="20">
-        <v>1145</v>
+        <v>1192</v>
       </c>
       <c r="I24" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J24" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="20" t="s">
-        <v>1146</v>
+        <v>1193</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>1139</v>
+        <v>1186</v>
       </c>
       <c r="C25" s="20" t="s">
-        <v>1147</v>
+        <v>1194</v>
       </c>
       <c r="D25" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F25" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G25" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H25" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I25" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J25" t="s" s="20">
-        <v>1148</v>
+        <v>1195</v>
       </c>
       <c r="K25" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
-        <v>1149</v>
+        <v>1196</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>1150</v>
+        <v>1197</v>
       </c>
       <c r="C26" s="20" t="s">
-        <v>1151</v>
+        <v>1198</v>
       </c>
       <c r="D26" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F26" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G26" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H26" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I26" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J26" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K26" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="20" t="s">
-        <v>1152</v>
+        <v>1199</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>1150</v>
+        <v>1197</v>
       </c>
       <c r="C27" s="20" t="s">
-        <v>1153</v>
+        <v>1200</v>
       </c>
       <c r="D27" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G27" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H27" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I27" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J27" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K27" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
-        <v>1154</v>
+        <v>1201</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>1155</v>
+        <v>1202</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>1156</v>
+        <v>1203</v>
       </c>
       <c r="D28" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H28" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I28" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J28" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K28" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="20" t="s">
-        <v>1157</v>
+        <v>1204</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>1158</v>
+        <v>1205</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>1159</v>
+        <v>1206</v>
       </c>
       <c r="D29" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F29" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G29" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H29" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I29" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J29" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K29" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L29" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
-        <v>1161</v>
+        <v>1208</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>1158</v>
+        <v>1205</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>1162</v>
+        <v>1209</v>
       </c>
       <c r="D30" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F30" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G30" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H30" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I30" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J30" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
-        <v>1163</v>
+        <v>1210</v>
       </c>
       <c r="B31" s="20" t="s">
-        <v>1158</v>
+        <v>1205</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>1164</v>
+        <v>1211</v>
       </c>
       <c r="D31" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G31" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H31" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I31" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J31" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L31" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="20" t="s">
-        <v>1165</v>
+        <v>1212</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="20" t="s">
-        <v>1166</v>
+        <v>1213</v>
       </c>
       <c r="D32" t="s" s="20">
-        <v>1167</v>
+        <v>1214</v>
       </c>
       <c r="E32" s="20" t="s">
-        <v>1168</v>
+        <v>1215</v>
       </c>
       <c r="F32" s="20" t="s">
-        <v>1169</v>
+        <v>1216</v>
       </c>
       <c r="G32" s="20" t="s">
-        <v>1170</v>
+        <v>1217</v>
       </c>
       <c r="H32" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I32" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J32" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L32" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
-        <v>1171</v>
+        <v>1218</v>
       </c>
       <c r="B33" s="20" t="s">
-        <v>1172</v>
+        <v>1219</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>1173</v>
+        <v>1220</v>
       </c>
       <c r="D33" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
-        <v>1143</v>
+        <v>1190</v>
       </c>
       <c r="G33" s="20" t="s">
-        <v>1144</v>
+        <v>1191</v>
       </c>
       <c r="H33" t="s" s="20">
-        <v>1145</v>
+        <v>1192</v>
       </c>
       <c r="I33" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J33" t="s" s="20">
-        <v>1174</v>
+        <v>1221</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L33" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
-        <v>1175</v>
+        <v>1222</v>
       </c>
       <c r="B34" s="20" t="s">
-        <v>1176</v>
+        <v>1223</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>1140</v>
+        <v>1187</v>
       </c>
       <c r="D34" t="s" s="20">
-        <v>1177</v>
+        <v>1224</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>1142</v>
+        <v>1189</v>
       </c>
       <c r="F34" s="20" t="s">
-        <v>1178</v>
+        <v>1225</v>
       </c>
       <c r="G34" s="20" t="s">
-        <v>1179</v>
+        <v>1226</v>
       </c>
       <c r="H34" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I34" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J34" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K34" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L34" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
-        <v>1180</v>
+        <v>1227</v>
       </c>
       <c r="B35" s="20" t="s">
-        <v>1181</v>
+        <v>1228</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>1182</v>
+        <v>1229</v>
       </c>
       <c r="D35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F35" s="20" t="s">
-        <v>1119</v>
+        <v>1166</v>
       </c>
       <c r="G35" s="20" t="s">
-        <v>1120</v>
+        <v>1167</v>
       </c>
       <c r="H35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I35" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J35" t="s" s="20">
-        <v>1183</v>
+        <v>1230</v>
       </c>
       <c r="K35" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L35" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
-        <v>1184</v>
+        <v>1231</v>
       </c>
       <c r="B36" s="20" t="s">
-        <v>1185</v>
+        <v>1232</v>
       </c>
       <c r="C36" s="20" t="s">
-        <v>1186</v>
+        <v>1233</v>
       </c>
       <c r="D36" t="s" s="20">
-        <v>1187</v>
+        <v>1234</v>
       </c>
       <c r="E36" s="20" t="s">
-        <v>1188</v>
+        <v>1235</v>
       </c>
       <c r="F36" s="20" t="s">
-        <v>1189</v>
+        <v>1236</v>
       </c>
       <c r="G36" s="20" t="s">
-        <v>1190</v>
+        <v>1237</v>
       </c>
       <c r="H36" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I36" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J36" t="s" s="20">
-        <v>1191</v>
+        <v>1238</v>
       </c>
       <c r="K36" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L36" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
-        <v>1192</v>
+        <v>1239</v>
       </c>
       <c r="B37" s="20" t="s">
-        <v>1185</v>
+        <v>1232</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>1193</v>
+        <v>1240</v>
       </c>
       <c r="D37" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F37" s="20" t="s">
-        <v>1194</v>
+        <v>1241</v>
       </c>
       <c r="G37" s="20" t="s">
-        <v>1195</v>
+        <v>1242</v>
       </c>
       <c r="H37" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I37" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J37" t="s" s="20">
         <v>78</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L37" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
-        <v>1196</v>
+        <v>1243</v>
       </c>
       <c r="B38" s="20" t="s">
-        <v>1197</v>
+        <v>1244</v>
       </c>
       <c r="C38" s="20" t="s">
-        <v>1198</v>
+        <v>1245</v>
       </c>
       <c r="D38" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F38" s="20" t="s">
-        <v>1199</v>
+        <v>1246</v>
       </c>
       <c r="G38" s="20" t="s">
-        <v>1200</v>
+        <v>1247</v>
       </c>
       <c r="H38" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I38" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J38" t="s" s="20">
-        <v>1201</v>
+        <v>1248</v>
       </c>
       <c r="K38" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L38" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
-        <v>1202</v>
+        <v>1249</v>
       </c>
       <c r="B39" s="20" t="s">
-        <v>1197</v>
+        <v>1244</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>1203</v>
+        <v>1250</v>
       </c>
       <c r="D39" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="20" t="s">
-        <v>1204</v>
+        <v>1251</v>
       </c>
       <c r="G39" s="20" t="s">
-        <v>1205</v>
+        <v>1252</v>
       </c>
       <c r="H39" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I39" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J39" t="s" s="20">
-        <v>1206</v>
+        <v>1253</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L39" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="20" t="s">
-        <v>1207</v>
+        <v>1254</v>
       </c>
       <c r="B40" s="20" t="s">
-        <v>1197</v>
+        <v>1244</v>
       </c>
       <c r="C40" s="20" t="s">
-        <v>1208</v>
+        <v>1255</v>
       </c>
       <c r="D40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G40" s="20" t="s">
-        <v>1209</v>
+        <v>1256</v>
       </c>
       <c r="H40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I40" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J40" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K40" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L40" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
-        <v>1210</v>
+        <v>1257</v>
       </c>
       <c r="B41" s="20" t="s">
-        <v>1197</v>
+        <v>1244</v>
       </c>
       <c r="C41" s="20" t="s">
-        <v>1211</v>
+        <v>1258</v>
       </c>
       <c r="D41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F41" s="20" t="s">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G41" s="20" t="s">
-        <v>1209</v>
+        <v>1256</v>
       </c>
       <c r="H41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I41" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J41" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K41" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L41" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
-        <v>1212</v>
+        <v>1259</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="20" t="s">
-        <v>1213</v>
+        <v>1260</v>
       </c>
       <c r="D42" t="s" s="20">
-        <v>1214</v>
+        <v>1261</v>
       </c>
       <c r="E42" s="20" t="s">
-        <v>1215</v>
+        <v>1262</v>
       </c>
       <c r="F42" s="20" t="s">
-        <v>1216</v>
+        <v>1263</v>
       </c>
       <c r="G42" s="20" t="s">
-        <v>1217</v>
+        <v>1264</v>
       </c>
       <c r="H42" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I42" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J42" t="s" s="20">
-        <v>1218</v>
+        <v>1265</v>
       </c>
       <c r="K42" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L42" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="20" t="s">
-        <v>1219</v>
+        <v>1266</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="20" t="s">
-        <v>1220</v>
+        <v>1267</v>
       </c>
       <c r="D43" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F43" s="20" t="s">
-        <v>1143</v>
+        <v>1190</v>
       </c>
       <c r="G43" s="20" t="s">
-        <v>1144</v>
+        <v>1191</v>
       </c>
       <c r="H43" t="s" s="20">
-        <v>1145</v>
+        <v>1192</v>
       </c>
       <c r="I43" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J43" t="s" s="20">
-        <v>1174</v>
+        <v>1221</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L43" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
-        <v>1221</v>
+        <v>1268</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>103</v>
       </c>
       <c r="D44" t="s" s="20">
-        <v>1222</v>
+        <v>1269</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="20" t="s">
-        <v>1223</v>
+        <v>1270</v>
       </c>
       <c r="G44" s="20" t="s">
-        <v>1224</v>
+        <v>1271</v>
       </c>
       <c r="H44" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I44" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J44" t="s" s="20">
         <v>108</v>
       </c>
       <c r="K44" s="20" t="s">
-        <v>1225</v>
+        <v>1272</v>
       </c>
       <c r="L44" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
-        <v>1226</v>
+        <v>1273</v>
       </c>
       <c r="B45" s="20" t="s">
-        <v>1227</v>
+        <v>1274</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>1228</v>
+        <v>1275</v>
       </c>
       <c r="D45" t="s" s="20">
-        <v>1229</v>
+        <v>1276</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>1230</v>
+        <v>1277</v>
       </c>
       <c r="F45" s="20" t="s">
-        <v>1231</v>
+        <v>1278</v>
       </c>
       <c r="G45" s="20" t="s">
-        <v>1232</v>
+        <v>1279</v>
       </c>
       <c r="H45" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I45" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J45" t="s" s="20">
-        <v>1233</v>
+        <v>1280</v>
       </c>
       <c r="K45" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="20" t="s">
-        <v>1234</v>
+        <v>1281</v>
       </c>
       <c r="B46" s="20" t="s">
-        <v>1227</v>
+        <v>1274</v>
       </c>
       <c r="C46" s="20" t="s">
-        <v>1235</v>
+        <v>1282</v>
       </c>
       <c r="D46" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F46" s="20" t="s">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G46" s="20" t="s">
-        <v>1237</v>
+        <v>1284</v>
       </c>
       <c r="H46" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I46" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J46" t="s" s="20">
-        <v>1121</v>
+        <v>1168</v>
       </c>
       <c r="K46" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L46" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
-        <v>1238</v>
+        <v>1285</v>
       </c>
       <c r="B47" s="20" t="s">
-        <v>1227</v>
+        <v>1274</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>1239</v>
+        <v>1286</v>
       </c>
       <c r="D47" t="s" s="20">
-        <v>1240</v>
+        <v>1287</v>
       </c>
       <c r="E47" s="20" t="s">
-        <v>1241</v>
+        <v>1288</v>
       </c>
       <c r="F47" s="20" t="s">
-        <v>1216</v>
+        <v>1263</v>
       </c>
       <c r="G47" s="20" t="s">
-        <v>1217</v>
+        <v>1264</v>
       </c>
       <c r="H47" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I47" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J47" t="s" s="20">
-        <v>1218</v>
+        <v>1265</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L47" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
-        <v>1242</v>
+        <v>1289</v>
       </c>
       <c r="B48" s="20" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="C48" s="20" t="s">
-        <v>1244</v>
+        <v>1291</v>
       </c>
       <c r="D48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G48" s="20" t="s">
-        <v>1209</v>
+        <v>1256</v>
       </c>
       <c r="H48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I48" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J48" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K48" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L48" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="20" t="s">
-        <v>1245</v>
+        <v>1292</v>
       </c>
       <c r="B49" s="20" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="C49" s="20" t="s">
-        <v>1246</v>
+        <v>1293</v>
       </c>
       <c r="D49" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F49" s="20" t="s">
-        <v>1247</v>
+        <v>1294</v>
       </c>
       <c r="G49" s="20" t="s">
-        <v>1248</v>
+        <v>1295</v>
       </c>
       <c r="H49" t="s" s="20">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="I49" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J49" t="s" s="20">
-        <v>1250</v>
+        <v>1297</v>
       </c>
       <c r="K49" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L49" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
-        <v>1251</v>
+        <v>1298</v>
       </c>
       <c r="B50" s="20" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>1252</v>
+        <v>1299</v>
       </c>
       <c r="D50" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F50" s="20" t="s">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G50" s="20" t="s">
-        <v>1237</v>
+        <v>1284</v>
       </c>
       <c r="H50" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I50" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J50" t="s" s="20">
-        <v>1121</v>
+        <v>1168</v>
       </c>
       <c r="K50" s="20" t="s">
-        <v>1160</v>
+        <v>1207</v>
       </c>
       <c r="L50" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="20" t="s">
-        <v>1253</v>
+        <v>1300</v>
       </c>
       <c r="B51" s="20" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="C51" s="20" t="s">
-        <v>1254</v>
+        <v>1301</v>
       </c>
       <c r="D51" t="s" s="20">
-        <v>1255</v>
+        <v>1302</v>
       </c>
       <c r="E51" s="20" t="s">
-        <v>1256</v>
+        <v>1303</v>
       </c>
       <c r="F51" s="20" t="s">
-        <v>1135</v>
+        <v>1182</v>
       </c>
       <c r="G51" s="20" t="s">
-        <v>1257</v>
+        <v>1304</v>
       </c>
       <c r="H51" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I51" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J51" t="s" s="20">
-        <v>1258</v>
+        <v>1305</v>
       </c>
       <c r="K51" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L51" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="20" t="s">
-        <v>1259</v>
+        <v>1306</v>
       </c>
       <c r="B52" s="20" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="C52" s="20" t="s">
-        <v>1260</v>
+        <v>1307</v>
       </c>
       <c r="D52" t="s" s="20">
-        <v>1261</v>
+        <v>1308</v>
       </c>
       <c r="E52" s="20" t="s">
-        <v>1262</v>
+        <v>1309</v>
       </c>
       <c r="F52" s="20" t="s">
-        <v>1216</v>
+        <v>1263</v>
       </c>
       <c r="G52" s="20" t="s">
-        <v>1217</v>
+        <v>1264</v>
       </c>
       <c r="H52" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I52" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J52" t="s" s="20">
-        <v>1218</v>
+        <v>1265</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L52" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="20" t="s">
-        <v>1263</v>
+        <v>1310</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>1264</v>
+        <v>1311</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>1265</v>
+        <v>1312</v>
       </c>
       <c r="D53" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E53" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F53" s="20" t="s">
-        <v>1266</v>
+        <v>1313</v>
       </c>
       <c r="G53" s="20" t="s">
-        <v>1267</v>
+        <v>1314</v>
       </c>
       <c r="H53" t="s" s="20">
-        <v>1268</v>
+        <v>1315</v>
       </c>
       <c r="I53" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J53" t="s" s="20">
-        <v>1269</v>
+        <v>1316</v>
       </c>
       <c r="K53" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L53" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="20" t="s">
-        <v>1270</v>
+        <v>1317</v>
       </c>
       <c r="B54" s="20" t="s">
-        <v>1264</v>
+        <v>1311</v>
       </c>
       <c r="C54" s="20" t="s">
-        <v>1271</v>
+        <v>1318</v>
       </c>
       <c r="D54" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F54" s="20" t="s">
-        <v>1272</v>
+        <v>1319</v>
       </c>
       <c r="G54" s="20" t="s">
-        <v>1273</v>
+        <v>1320</v>
       </c>
       <c r="H54" t="s" s="20">
-        <v>1274</v>
+        <v>1321</v>
       </c>
       <c r="I54" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J54" t="s" s="20">
-        <v>1275</v>
+        <v>1322</v>
       </c>
       <c r="K54" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L54" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="20" t="s">
-        <v>1276</v>
+        <v>1323</v>
       </c>
       <c r="B55" s="20" t="s">
-        <v>1264</v>
+        <v>1311</v>
       </c>
       <c r="C55" s="20" t="s">
-        <v>1277</v>
+        <v>1324</v>
       </c>
       <c r="D55" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F55" s="20" t="s">
-        <v>1278</v>
+        <v>1325</v>
       </c>
       <c r="G55" s="20" t="s">
-        <v>1279</v>
+        <v>1326</v>
       </c>
       <c r="H55" t="s" s="20">
-        <v>1280</v>
+        <v>1327</v>
       </c>
       <c r="I55" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J55" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K55" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L55" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
-        <v>1281</v>
+        <v>1328</v>
       </c>
       <c r="B56" s="20" t="s">
-        <v>1264</v>
+        <v>1311</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>1282</v>
+        <v>1329</v>
       </c>
       <c r="D56" t="s" s="20">
-        <v>1283</v>
+        <v>1330</v>
       </c>
       <c r="E56" s="20" t="s">
-        <v>1284</v>
+        <v>1331</v>
       </c>
       <c r="F56" s="20" t="s">
-        <v>1278</v>
+        <v>1325</v>
       </c>
       <c r="G56" s="20" t="s">
-        <v>1279</v>
+        <v>1326</v>
       </c>
       <c r="H56" t="s" s="20">
-        <v>1280</v>
+        <v>1327</v>
       </c>
       <c r="I56" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J56" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K56" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L56" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="20" t="s">
-        <v>1285</v>
+        <v>1332</v>
       </c>
       <c r="B57" s="20" t="s">
-        <v>1286</v>
+        <v>1333</v>
       </c>
       <c r="C57" s="20" t="s">
-        <v>1287</v>
+        <v>1334</v>
       </c>
       <c r="D57" t="s" s="20">
-        <v>1288</v>
+        <v>1335</v>
       </c>
       <c r="E57" s="20" t="s">
-        <v>1289</v>
+        <v>1336</v>
       </c>
       <c r="F57" s="20" t="s">
-        <v>1290</v>
+        <v>1337</v>
       </c>
       <c r="G57" s="20" t="s">
-        <v>1291</v>
+        <v>1338</v>
       </c>
       <c r="H57" t="s" s="20">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="I57" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J57" t="s" s="20">
-        <v>1292</v>
+        <v>1339</v>
       </c>
       <c r="K57" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L57" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="20" t="s">
-        <v>1293</v>
+        <v>1340</v>
       </c>
       <c r="B58" s="20" t="s">
-        <v>1286</v>
+        <v>1333</v>
       </c>
       <c r="C58" s="20" t="s">
-        <v>1294</v>
+        <v>1341</v>
       </c>
       <c r="D58" t="s" s="20">
-        <v>1295</v>
+        <v>1342</v>
       </c>
       <c r="E58" s="20" t="s">
-        <v>1296</v>
+        <v>1343</v>
       </c>
       <c r="F58" s="20" t="s">
-        <v>1216</v>
+        <v>1263</v>
       </c>
       <c r="G58" s="20" t="s">
-        <v>1217</v>
+        <v>1264</v>
       </c>
       <c r="H58" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I58" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J58" t="s" s="20">
-        <v>1218</v>
+        <v>1265</v>
       </c>
       <c r="K58" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L58" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="20" t="s">
-        <v>1297</v>
+        <v>1344</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>1298</v>
+        <v>1345</v>
       </c>
       <c r="D59" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E59" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F59" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G59" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H59" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I59" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J59" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K59" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L59" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
-        <v>1299</v>
+        <v>1346</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C60" s="20" t="s">
-        <v>1300</v>
+        <v>1347</v>
       </c>
       <c r="D60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F60" s="20" t="s">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>1209</v>
+        <v>1256</v>
       </c>
       <c r="H60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I60" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J60" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K60" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L60" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
-        <v>1301</v>
+        <v>1348</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C61" s="20" t="s">
-        <v>1302</v>
+        <v>1349</v>
       </c>
       <c r="D61" t="s" s="20">
-        <v>1303</v>
+        <v>1350</v>
       </c>
       <c r="E61" s="20" t="s">
-        <v>1304</v>
+        <v>1351</v>
       </c>
       <c r="F61" s="20" t="s">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G61" s="20" t="s">
-        <v>1305</v>
+        <v>1352</v>
       </c>
       <c r="H61" t="s" s="20">
-        <v>1306</v>
+        <v>1353</v>
       </c>
       <c r="I61" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J61" t="s" s="20">
-        <v>1128</v>
+        <v>1175</v>
       </c>
       <c r="K61" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L61" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
-        <v>1307</v>
+        <v>1354</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C62" s="20" t="s">
-        <v>1308</v>
+        <v>1355</v>
       </c>
       <c r="D62" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F62" s="20" t="s">
-        <v>1278</v>
+        <v>1325</v>
       </c>
       <c r="G62" s="20" t="s">
-        <v>1279</v>
+        <v>1326</v>
       </c>
       <c r="H62" t="s" s="20">
-        <v>1280</v>
+        <v>1327</v>
       </c>
       <c r="I62" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J62" t="s" s="20">
         <v>616</v>
       </c>
       <c r="K62" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L62" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
-        <v>1309</v>
+        <v>1356</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C63" s="20" t="s">
         <v>81</v>
       </c>
       <c r="D63" t="s" s="20">
-        <v>1310</v>
+        <v>1357</v>
       </c>
       <c r="E63" s="20" t="s">
         <v>83</v>
       </c>
       <c r="F63" s="20" t="s">
-        <v>1311</v>
+        <v>1358</v>
       </c>
       <c r="G63" s="20" t="s">
-        <v>1312</v>
+        <v>1359</v>
       </c>
       <c r="H63" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I63" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J63" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K63" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L63" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="20" t="s">
-        <v>1313</v>
+        <v>1360</v>
       </c>
       <c r="B64" s="20" t="s">
-        <v>1314</v>
+        <v>1361</v>
       </c>
       <c r="C64" s="20" t="s">
-        <v>1315</v>
+        <v>1362</v>
       </c>
       <c r="D64" t="s" s="20">
-        <v>1316</v>
+        <v>1363</v>
       </c>
       <c r="E64" s="20" t="s">
-        <v>1317</v>
+        <v>1364</v>
       </c>
       <c r="F64" s="20" t="s">
-        <v>1318</v>
+        <v>1365</v>
       </c>
       <c r="G64" s="20" t="s">
-        <v>1319</v>
+        <v>1366</v>
       </c>
       <c r="H64" t="s" s="20">
-        <v>1320</v>
+        <v>1367</v>
       </c>
       <c r="I64" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J64" t="s" s="20">
-        <v>1321</v>
+        <v>1368</v>
       </c>
       <c r="K64" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L64" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="20" t="s">
-        <v>1322</v>
+        <v>1369</v>
       </c>
       <c r="B65" s="20" t="s">
-        <v>1323</v>
+        <v>1370</v>
       </c>
       <c r="C65" s="20" t="s">
-        <v>1324</v>
+        <v>1371</v>
       </c>
       <c r="D65" t="s" s="20">
-        <v>1325</v>
+        <v>1372</v>
       </c>
       <c r="E65" s="20" t="s">
-        <v>1326</v>
+        <v>1373</v>
       </c>
       <c r="F65" s="20" t="s">
-        <v>1327</v>
+        <v>1374</v>
       </c>
       <c r="G65" s="20" t="s">
-        <v>1328</v>
+        <v>1375</v>
       </c>
       <c r="H65" t="s" s="20">
-        <v>1329</v>
+        <v>1376</v>
       </c>
       <c r="I65" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J65" t="s" s="20">
-        <v>1330</v>
+        <v>1377</v>
       </c>
       <c r="K65" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L65" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" s="20" t="s">
-        <v>1331</v>
+        <v>1378</v>
       </c>
       <c r="B66" s="20" t="s">
-        <v>1332</v>
+        <v>1379</v>
       </c>
       <c r="C66" s="20" t="s">
-        <v>1333</v>
+        <v>1380</v>
       </c>
       <c r="D66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F66" s="20" t="s">
-        <v>1334</v>
+        <v>1381</v>
       </c>
       <c r="G66" s="20" t="s">
-        <v>1335</v>
+        <v>1382</v>
       </c>
       <c r="H66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I66" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J66" t="s" s="20">
         <v>57</v>
       </c>
       <c r="K66" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L66" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" s="20" t="s">
-        <v>1336</v>
+        <v>1383</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>1337</v>
+        <v>1384</v>
       </c>
       <c r="C67" s="20" t="s">
-        <v>1338</v>
+        <v>1385</v>
       </c>
       <c r="D67" t="s" s="20">
-        <v>1339</v>
+        <v>1386</v>
       </c>
       <c r="E67" s="20" t="s">
-        <v>1340</v>
+        <v>1387</v>
       </c>
       <c r="F67" s="20" t="s">
-        <v>1247</v>
+        <v>1294</v>
       </c>
       <c r="G67" s="20" t="s">
-        <v>1248</v>
+        <v>1295</v>
       </c>
       <c r="H67" t="s" s="20">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="I67" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J67" t="s" s="20">
-        <v>1250</v>
+        <v>1297</v>
       </c>
       <c r="K67" s="20" t="s">
-        <v>1341</v>
+        <v>1388</v>
       </c>
       <c r="L67" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" s="20" t="s">
-        <v>1342</v>
+        <v>1389</v>
       </c>
       <c r="B68" s="20" t="s">
-        <v>1343</v>
+        <v>1390</v>
       </c>
       <c r="C68" s="20" t="s">
-        <v>1344</v>
+        <v>1391</v>
       </c>
       <c r="D68" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E68" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F68" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G68" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H68" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I68" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J68" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K68" s="20" t="s">
-        <v>1225</v>
+        <v>1272</v>
       </c>
       <c r="L68" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" s="20" t="s">
-        <v>1345</v>
+        <v>1392</v>
       </c>
       <c r="B69" s="20" t="s">
-        <v>1346</v>
+        <v>1393</v>
       </c>
       <c r="C69" s="20" t="s">
-        <v>1347</v>
+        <v>1394</v>
       </c>
       <c r="D69" t="s" s="20">
-        <v>1348</v>
+        <v>1395</v>
       </c>
       <c r="E69" s="20" t="s">
-        <v>1349</v>
+        <v>1396</v>
       </c>
       <c r="F69" s="20" t="s">
-        <v>1204</v>
+        <v>1251</v>
       </c>
       <c r="G69" s="20" t="s">
-        <v>1205</v>
+        <v>1252</v>
       </c>
       <c r="H69" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I69" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J69" t="s" s="20">
-        <v>1350</v>
+        <v>1397</v>
       </c>
       <c r="K69" s="20" t="s">
-        <v>1225</v>
+        <v>1272</v>
       </c>
       <c r="L69" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
-        <v>1351</v>
+        <v>1398</v>
       </c>
       <c r="B70" s="20" t="s">
-        <v>1352</v>
+        <v>1399</v>
       </c>
       <c r="C70" s="20" t="s">
-        <v>1353</v>
+        <v>1400</v>
       </c>
       <c r="D70" t="s" s="20">
-        <v>1354</v>
+        <v>1401</v>
       </c>
       <c r="E70" s="20" t="s">
-        <v>1355</v>
+        <v>1402</v>
       </c>
       <c r="F70" s="20" t="s">
-        <v>1356</v>
+        <v>1403</v>
       </c>
       <c r="G70" s="20" t="s">
-        <v>1357</v>
+        <v>1404</v>
       </c>
       <c r="H70" t="s" s="20">
-        <v>1358</v>
+        <v>1405</v>
       </c>
       <c r="I70" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J70" t="s" s="20">
-        <v>1359</v>
+        <v>1406</v>
       </c>
       <c r="K70" s="20" t="s">
-        <v>1341</v>
+        <v>1388</v>
       </c>
       <c r="L70" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" s="20" t="s">
-        <v>1360</v>
+        <v>1407</v>
       </c>
       <c r="B71" s="20" t="s">
-        <v>1361</v>
+        <v>1408</v>
       </c>
       <c r="C71" s="20" t="s">
-        <v>1362</v>
+        <v>1409</v>
       </c>
       <c r="D71" t="s" s="20">
         <v>427</v>
       </c>
       <c r="E71" s="20" t="s">
-        <v>1363</v>
+        <v>1410</v>
       </c>
       <c r="F71" s="20" t="s">
-        <v>1135</v>
+        <v>1182</v>
       </c>
       <c r="G71" s="20" t="s">
-        <v>1136</v>
+        <v>1183</v>
       </c>
       <c r="H71" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I71" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J71" t="s" s="20">
-        <v>1364</v>
+        <v>1411</v>
       </c>
       <c r="K71" s="20" t="s">
-        <v>1365</v>
+        <v>1412</v>
       </c>
       <c r="L71" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="20" t="s">
-        <v>1366</v>
+        <v>1413</v>
       </c>
       <c r="B72" s="20" t="s">
-        <v>1367</v>
+        <v>1414</v>
       </c>
       <c r="C72" s="20" t="s">
-        <v>1368</v>
+        <v>1415</v>
       </c>
       <c r="D72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E72" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F72" s="20" t="s">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G72" s="20" t="s">
-        <v>1209</v>
+        <v>1256</v>
       </c>
       <c r="H72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I72" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J72" t="s" s="20">
-        <v>1369</v>
+        <v>1416</v>
       </c>
       <c r="K72" s="20" t="s">
-        <v>1370</v>
+        <v>1417</v>
       </c>
       <c r="L72" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="20" t="s">
-        <v>1371</v>
+        <v>1418</v>
       </c>
       <c r="B73" s="20" t="s">
-        <v>1372</v>
+        <v>1419</v>
       </c>
       <c r="C73" s="20" t="s">
-        <v>1373</v>
+        <v>1420</v>
       </c>
       <c r="D73" t="s" s="20">
-        <v>1374</v>
+        <v>1421</v>
       </c>
       <c r="E73" s="20" t="s">
-        <v>1375</v>
+        <v>1422</v>
       </c>
       <c r="F73" s="20" t="s">
-        <v>1376</v>
+        <v>1423</v>
       </c>
       <c r="G73" s="20" t="s">
-        <v>1377</v>
+        <v>1424</v>
       </c>
       <c r="H73" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I73" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J73" t="s" s="20">
-        <v>1378</v>
+        <v>1425</v>
       </c>
       <c r="K73" s="20" t="s">
-        <v>1379</v>
+        <v>1426</v>
       </c>
       <c r="L73" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="20" t="s">
-        <v>1380</v>
+        <v>1427</v>
       </c>
       <c r="B74" s="20" t="s">
-        <v>1381</v>
+        <v>1428</v>
       </c>
       <c r="C74" s="20" t="s">
-        <v>1382</v>
+        <v>1429</v>
       </c>
       <c r="D74" t="s" s="20">
-        <v>1383</v>
+        <v>1430</v>
       </c>
       <c r="E74" s="20" t="s">
-        <v>1384</v>
+        <v>1431</v>
       </c>
       <c r="F74" s="20" t="s">
-        <v>1376</v>
+        <v>1423</v>
       </c>
       <c r="G74" s="20" t="s">
-        <v>1377</v>
+        <v>1424</v>
       </c>
       <c r="H74" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I74" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J74" t="s" s="20">
-        <v>1378</v>
+        <v>1425</v>
       </c>
       <c r="K74" s="20" t="s">
-        <v>1385</v>
+        <v>1432</v>
       </c>
       <c r="L74" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="20" t="s">
-        <v>1386</v>
+        <v>1433</v>
       </c>
       <c r="B75" s="20" t="s">
-        <v>1387</v>
+        <v>1434</v>
       </c>
       <c r="C75" s="20" t="s">
-        <v>1388</v>
+        <v>1435</v>
       </c>
       <c r="D75" t="s" s="20">
-        <v>1389</v>
+        <v>1436</v>
       </c>
       <c r="E75" s="20" t="s">
-        <v>1390</v>
+        <v>1437</v>
       </c>
       <c r="F75" s="20" t="s">
-        <v>1100</v>
+        <v>1147</v>
       </c>
       <c r="G75" s="20" t="s">
-        <v>1391</v>
+        <v>1438</v>
       </c>
       <c r="H75" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I75" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J75" t="s" s="20">
-        <v>1392</v>
+        <v>1439</v>
       </c>
       <c r="K75" s="20" t="s">
-        <v>1393</v>
+        <v>1440</v>
       </c>
       <c r="L75" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="20" t="s">
-        <v>1394</v>
+        <v>1441</v>
       </c>
       <c r="B76" s="20" t="s">
-        <v>1395</v>
+        <v>1442</v>
       </c>
       <c r="C76" s="20" t="s">
-        <v>1396</v>
+        <v>1443</v>
       </c>
       <c r="D76" t="s" s="20">
-        <v>1397</v>
+        <v>1444</v>
       </c>
       <c r="E76" s="20" t="s">
-        <v>1398</v>
+        <v>1445</v>
       </c>
       <c r="F76" s="20" t="s">
-        <v>1100</v>
+        <v>1147</v>
       </c>
       <c r="G76" s="20" t="s">
-        <v>1391</v>
+        <v>1438</v>
       </c>
       <c r="H76" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I76" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J76" t="s" s="20">
-        <v>1399</v>
+        <v>1446</v>
       </c>
       <c r="K76" s="20" t="s">
-        <v>1400</v>
+        <v>1447</v>
       </c>
       <c r="L76" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="20" t="s">
-        <v>1401</v>
+        <v>1448</v>
       </c>
       <c r="B77" s="20" t="s">
-        <v>1402</v>
+        <v>1449</v>
       </c>
       <c r="C77" s="20" t="s">
-        <v>1403</v>
+        <v>1450</v>
       </c>
       <c r="D77" t="s" s="20">
-        <v>1404</v>
+        <v>1451</v>
       </c>
       <c r="E77" s="20" t="s">
-        <v>1405</v>
+        <v>1452</v>
       </c>
       <c r="F77" s="20" t="s">
-        <v>1406</v>
+        <v>1453</v>
       </c>
       <c r="G77" s="20" t="s">
-        <v>1407</v>
+        <v>1454</v>
       </c>
       <c r="H77" t="s" s="20">
-        <v>1408</v>
+        <v>1455</v>
       </c>
       <c r="I77" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J77" t="s" s="20">
-        <v>1409</v>
+        <v>1456</v>
       </c>
       <c r="K77" s="20" t="s">
-        <v>1400</v>
+        <v>1447</v>
       </c>
       <c r="L77" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="20" t="s">
-        <v>1410</v>
+        <v>1457</v>
       </c>
       <c r="B78" s="20" t="s">
-        <v>1411</v>
+        <v>1458</v>
       </c>
       <c r="C78" s="20" t="s">
-        <v>1412</v>
+        <v>1459</v>
       </c>
       <c r="D78" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E78" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F78" s="20" t="s">
-        <v>1143</v>
+        <v>1190</v>
       </c>
       <c r="G78" s="20" t="s">
-        <v>1144</v>
+        <v>1191</v>
       </c>
       <c r="H78" t="s" s="20">
-        <v>1145</v>
+        <v>1192</v>
       </c>
       <c r="I78" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J78" t="s" s="20">
-        <v>1174</v>
+        <v>1221</v>
       </c>
       <c r="K78" s="20" t="s">
-        <v>1413</v>
+        <v>1460</v>
       </c>
       <c r="L78" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="20" t="s">
-        <v>1414</v>
+        <v>1461</v>
       </c>
       <c r="B79" s="20" t="s">
-        <v>1415</v>
+        <v>1462</v>
       </c>
       <c r="C79" s="20" t="s">
-        <v>1416</v>
+        <v>1463</v>
       </c>
       <c r="D79" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E79" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F79" s="20" t="s">
-        <v>1417</v>
+        <v>1464</v>
       </c>
       <c r="G79" s="20" t="s">
-        <v>1418</v>
+        <v>1465</v>
       </c>
       <c r="H79" t="s" s="20">
-        <v>1419</v>
+        <v>1466</v>
       </c>
       <c r="I79" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J79" t="s" s="20">
-        <v>1174</v>
+        <v>1221</v>
       </c>
       <c r="K79" s="20" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="L79" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="20" t="s">
-        <v>1421</v>
+        <v>1468</v>
       </c>
       <c r="B80" s="20" t="s">
-        <v>1422</v>
+        <v>1469</v>
       </c>
       <c r="C80" s="20" t="s">
-        <v>1423</v>
+        <v>1470</v>
       </c>
       <c r="D80" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E80" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F80" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G80" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H80" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I80" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J80" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K80" s="20" t="s">
-        <v>1424</v>
+        <v>1471</v>
       </c>
       <c r="L80" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="20" t="s">
-        <v>1425</v>
+        <v>1472</v>
       </c>
       <c r="B81" s="20" t="s">
-        <v>1426</v>
+        <v>1473</v>
       </c>
       <c r="C81" s="20" t="s">
-        <v>1427</v>
+        <v>1474</v>
       </c>
       <c r="D81" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G81" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H81" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I81" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J81" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K81" s="20" t="s">
-        <v>1424</v>
+        <v>1471</v>
       </c>
       <c r="L81" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="20" t="s">
-        <v>1428</v>
+        <v>1475</v>
       </c>
       <c r="B82" s="20" t="s">
-        <v>1429</v>
+        <v>1476</v>
       </c>
       <c r="C82" s="20" t="s">
-        <v>1430</v>
+        <v>1477</v>
       </c>
       <c r="D82" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F82" s="20" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G82" s="20" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H82" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I82" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J82" t="s" s="20">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="K82" s="20" t="s">
-        <v>1424</v>
+        <v>1471</v>
       </c>
       <c r="L82" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="20" t="s">
-        <v>1431</v>
+        <v>1478</v>
       </c>
       <c r="B83" s="20" t="s">
-        <v>1432</v>
+        <v>1479</v>
       </c>
       <c r="C83" s="20" t="s">
-        <v>1433</v>
+        <v>1480</v>
       </c>
       <c r="D83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E83" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F83" s="20" t="s">
-        <v>1434</v>
+        <v>1481</v>
       </c>
       <c r="G83" s="20" t="s">
-        <v>1435</v>
+        <v>1482</v>
       </c>
       <c r="H83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I83" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J83" t="s" s="20">
-        <v>1436</v>
+        <v>1483</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>1437</v>
+        <v>1484</v>
       </c>
       <c r="L83" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="20" t="s">
-        <v>1438</v>
+        <v>1485</v>
       </c>
       <c r="B84" s="20" t="s">
-        <v>1439</v>
+        <v>1486</v>
       </c>
       <c r="C84" s="20" t="s">
-        <v>1440</v>
+        <v>1487</v>
       </c>
       <c r="D84" t="s" s="20">
-        <v>1441</v>
+        <v>1488</v>
       </c>
       <c r="E84" s="20" t="s">
-        <v>1442</v>
+        <v>1489</v>
       </c>
       <c r="F84" s="20" t="s">
-        <v>1434</v>
+        <v>1481</v>
       </c>
       <c r="G84" s="20" t="s">
-        <v>1435</v>
+        <v>1482</v>
       </c>
       <c r="H84" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I84" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J84" t="s" s="20">
-        <v>1436</v>
+        <v>1483</v>
       </c>
       <c r="K84" s="20" t="s">
-        <v>1437</v>
+        <v>1484</v>
       </c>
       <c r="L84" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="20" t="s">
-        <v>1443</v>
+        <v>1490</v>
       </c>
       <c r="B85" s="20" t="s">
-        <v>1444</v>
+        <v>1491</v>
       </c>
       <c r="C85" s="20" t="s">
-        <v>1445</v>
+        <v>1492</v>
       </c>
       <c r="D85" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E85" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F85" s="20" t="s">
-        <v>1434</v>
+        <v>1481</v>
       </c>
       <c r="G85" s="20" t="s">
-        <v>1435</v>
+        <v>1482</v>
       </c>
       <c r="H85" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I85" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J85" t="s" s="20">
-        <v>1436</v>
+        <v>1483</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>1437</v>
+        <v>1484</v>
       </c>
       <c r="L85" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="20" t="s">
-        <v>1446</v>
+        <v>1493</v>
       </c>
       <c r="B86" s="20" t="s">
-        <v>1444</v>
+        <v>1491</v>
       </c>
       <c r="C86" s="20" t="s">
-        <v>1447</v>
+        <v>1494</v>
       </c>
       <c r="D86" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E86" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F86" s="20" t="s">
-        <v>1434</v>
+        <v>1481</v>
       </c>
       <c r="G86" s="20" t="s">
-        <v>1435</v>
+        <v>1482</v>
       </c>
       <c r="H86" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I86" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J86" t="s" s="20">
-        <v>1436</v>
+        <v>1483</v>
       </c>
       <c r="K86" s="20" t="s">
-        <v>1437</v>
+        <v>1484</v>
       </c>
       <c r="L86" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="20" t="s">
-        <v>1448</v>
+        <v>1495</v>
       </c>
       <c r="B87" s="20" t="s">
-        <v>1444</v>
+        <v>1491</v>
       </c>
       <c r="C87" s="20" t="s">
-        <v>1449</v>
+        <v>1496</v>
       </c>
       <c r="D87" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E87" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F87" s="20" t="s">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G87" s="20" t="s">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H87" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I87" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J87" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>1453</v>
+        <v>1500</v>
       </c>
       <c r="L87" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" t="s" s="20">
-        <v>1454</v>
+        <v>1501</v>
       </c>
       <c r="B88" t="s" s="20">
-        <v>1455</v>
+        <v>1502</v>
       </c>
       <c r="C88" t="s" s="20">
-        <v>1456</v>
+        <v>1503</v>
       </c>
       <c r="D88" t="s" s="20">
-        <v>1457</v>
+        <v>1504</v>
       </c>
       <c r="E88" t="s" s="20">
-        <v>1458</v>
+        <v>1505</v>
       </c>
       <c r="F88" t="s" s="20">
-        <v>1459</v>
+        <v>1506</v>
       </c>
       <c r="G88" t="s" s="20">
-        <v>1460</v>
+        <v>1507</v>
       </c>
       <c r="H88" t="s" s="20">
-        <v>1461</v>
+        <v>1508</v>
       </c>
       <c r="I88" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J88" t="s" s="20">
-        <v>1462</v>
+        <v>1509</v>
       </c>
       <c r="K88" t="s" s="20">
-        <v>1463</v>
+        <v>1510</v>
       </c>
       <c r="L88" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="20" t="s">
-        <v>1464</v>
+        <v>1511</v>
       </c>
       <c r="B89" s="20" t="s">
-        <v>1465</v>
+        <v>1512</v>
       </c>
       <c r="C89" s="20" t="s">
-        <v>1466</v>
+        <v>1513</v>
       </c>
       <c r="D89" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E89" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F89" s="20" t="s">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G89" s="20" t="s">
-        <v>1237</v>
+        <v>1284</v>
       </c>
       <c r="H89" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I89" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J89" t="s" s="20">
-        <v>1121</v>
+        <v>1168</v>
       </c>
       <c r="K89" s="20" t="s">
         <v>211</v>
       </c>
       <c r="L89" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" t="s" s="20">
-        <v>1467</v>
+        <v>1514</v>
       </c>
       <c r="B90" t="s" s="20">
-        <v>1465</v>
+        <v>1512</v>
       </c>
       <c r="C90" t="s" s="20">
-        <v>1468</v>
+        <v>1515</v>
       </c>
       <c r="D90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E90" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s" s="20">
-        <v>1434</v>
+        <v>1481</v>
       </c>
       <c r="G90" t="s" s="20">
-        <v>1435</v>
+        <v>1482</v>
       </c>
       <c r="H90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I90" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J90" t="s" s="20">
-        <v>1436</v>
+        <v>1483</v>
       </c>
       <c r="K90" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L90" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="20">
-        <v>1469</v>
+        <v>1516</v>
       </c>
       <c r="B91" t="s" s="20">
-        <v>1465</v>
+        <v>1512</v>
       </c>
       <c r="C91" t="s" s="20">
-        <v>1470</v>
+        <v>1517</v>
       </c>
       <c r="D91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F91" t="s" s="20">
-        <v>1434</v>
+        <v>1481</v>
       </c>
       <c r="G91" t="s" s="20">
-        <v>1435</v>
+        <v>1482</v>
       </c>
       <c r="H91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I91" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J91" t="s" s="20">
-        <v>1436</v>
+        <v>1483</v>
       </c>
       <c r="K91" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L91" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="20">
-        <v>1471</v>
+        <v>1518</v>
       </c>
       <c r="B92" t="s" s="20">
-        <v>1472</v>
+        <v>1519</v>
       </c>
       <c r="C92" t="s" s="20">
-        <v>1473</v>
+        <v>1520</v>
       </c>
       <c r="D92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F92" t="s" s="20">
-        <v>1474</v>
+        <v>1521</v>
       </c>
       <c r="G92" t="s" s="20">
-        <v>1475</v>
+        <v>1522</v>
       </c>
       <c r="H92" t="s" s="20">
-        <v>1476</v>
+        <v>1523</v>
       </c>
       <c r="I92" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J92" t="s" s="20">
-        <v>1174</v>
+        <v>1221</v>
       </c>
       <c r="K92" t="s" s="20">
-        <v>1463</v>
+        <v>1510</v>
       </c>
       <c r="L92" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="20">
-        <v>1477</v>
+        <v>1524</v>
       </c>
       <c r="B93" t="s" s="20">
-        <v>1478</v>
+        <v>1525</v>
       </c>
       <c r="C93" t="s" s="20">
-        <v>1479</v>
+        <v>1526</v>
       </c>
       <c r="D93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F93" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G93" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H93" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I93" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J93" t="s" s="20">
-        <v>1330</v>
+        <v>1377</v>
       </c>
       <c r="K93" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L93" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="20">
-        <v>1480</v>
+        <v>1527</v>
       </c>
       <c r="B94" t="s" s="20">
-        <v>1481</v>
+        <v>1528</v>
       </c>
       <c r="C94" t="s" s="20">
-        <v>1482</v>
+        <v>1529</v>
       </c>
       <c r="D94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F94" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G94" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H94" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I94" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J94" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K94" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L94" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="20">
-        <v>1483</v>
+        <v>1530</v>
       </c>
       <c r="B95" t="s" s="20">
-        <v>1481</v>
+        <v>1528</v>
       </c>
       <c r="C95" t="s" s="20">
-        <v>1484</v>
+        <v>1531</v>
       </c>
       <c r="D95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F95" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G95" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H95" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I95" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J95" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K95" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L95" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="20">
-        <v>1485</v>
+        <v>1532</v>
       </c>
       <c r="B96" t="s" s="20">
-        <v>1481</v>
+        <v>1528</v>
       </c>
       <c r="C96" t="s" s="20">
-        <v>1486</v>
+        <v>1533</v>
       </c>
       <c r="D96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F96" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G96" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H96" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I96" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J96" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K96" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L96" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="20">
-        <v>1487</v>
+        <v>1534</v>
       </c>
       <c r="B97" t="s" s="20">
-        <v>1488</v>
+        <v>1535</v>
       </c>
       <c r="C97" t="s" s="20">
-        <v>1489</v>
+        <v>1536</v>
       </c>
       <c r="D97" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E97" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F97" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G97" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H97" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I97" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J97" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K97" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L97" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s" s="20">
-        <v>1490</v>
+        <v>1537</v>
       </c>
       <c r="B98" t="s" s="20">
-        <v>1488</v>
+        <v>1535</v>
       </c>
       <c r="C98" t="s" s="20">
-        <v>1491</v>
+        <v>1538</v>
       </c>
       <c r="D98" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E98" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F98" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G98" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H98" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I98" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J98" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K98" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L98" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="20">
-        <v>1492</v>
+        <v>1539</v>
       </c>
       <c r="B99" t="s" s="20">
-        <v>1493</v>
+        <v>1540</v>
       </c>
       <c r="C99" t="s" s="20">
-        <v>1494</v>
+        <v>1541</v>
       </c>
       <c r="D99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F99" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G99" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H99" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I99" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J99" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K99" t="s" s="20">
         <v>205</v>
       </c>
       <c r="L99" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="20">
-        <v>1495</v>
+        <v>1542</v>
       </c>
       <c r="B100" t="s" s="20">
         <v>267</v>
       </c>
       <c r="C100" t="s" s="20">
-        <v>1496</v>
+        <v>1543</v>
       </c>
       <c r="D100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F100" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G100" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H100" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I100" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J100" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K100" t="s" s="20">
         <v>239</v>
       </c>
       <c r="L100" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="20">
+        <v>1544</v>
+      </c>
+      <c r="B101" t="s" s="20">
+        <v>1545</v>
+      </c>
+      <c r="C101" t="s" s="20">
+        <v>1546</v>
+      </c>
+      <c r="D101" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E101" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F101" t="s" s="20">
         <v>1497</v>
       </c>
-      <c r="B101" t="s" s="20">
+      <c r="G101" t="s" s="20">
         <v>1498</v>
       </c>
-      <c r="C101" t="s" s="20">
+      <c r="H101" t="s" s="20">
         <v>1499</v>
-      </c>
-[...13 lines deleted...]
-        <v>1452</v>
       </c>
       <c r="I101" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J101" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K101" t="s" s="20">
         <v>227</v>
       </c>
       <c r="L101" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="20">
-        <v>1500</v>
+        <v>1547</v>
       </c>
       <c r="B102" t="s" s="20">
-        <v>1501</v>
+        <v>1548</v>
       </c>
       <c r="C102" t="s" s="20">
-        <v>1502</v>
+        <v>1549</v>
       </c>
       <c r="D102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F102" t="s" s="20">
-        <v>1503</v>
+        <v>1550</v>
       </c>
       <c r="G102" t="s" s="20">
-        <v>1504</v>
+        <v>1551</v>
       </c>
       <c r="H102" t="s" s="20">
-        <v>1505</v>
+        <v>1552</v>
       </c>
       <c r="I102" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J102" t="s" s="20">
-        <v>1506</v>
+        <v>1553</v>
       </c>
       <c r="K102" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L102" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="20">
-        <v>1507</v>
+        <v>1554</v>
       </c>
       <c r="B103" t="s" s="20">
-        <v>1508</v>
+        <v>1555</v>
       </c>
       <c r="C103" t="s" s="20">
-        <v>1509</v>
+        <v>1556</v>
       </c>
       <c r="D103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F103" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G103" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H103" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I103" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J103" t="s" s="20">
-        <v>1090</v>
+        <v>1137</v>
       </c>
       <c r="K103" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L103" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="20">
-        <v>1510</v>
+        <v>1557</v>
       </c>
       <c r="B104" t="s" s="20">
-        <v>1511</v>
+        <v>1558</v>
       </c>
       <c r="C104" t="s" s="20">
-        <v>1512</v>
+        <v>1559</v>
       </c>
       <c r="D104" t="s" s="20">
-        <v>1513</v>
+        <v>1560</v>
       </c>
       <c r="E104" t="s" s="20">
-        <v>1514</v>
+        <v>1561</v>
       </c>
       <c r="F104" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G104" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H104" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I104" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J104" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K104" t="s" s="20">
-        <v>1463</v>
+        <v>1510</v>
       </c>
       <c r="L104" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="20">
-        <v>1515</v>
+        <v>1562</v>
       </c>
       <c r="B105" t="s" s="20">
-        <v>1516</v>
+        <v>1563</v>
       </c>
       <c r="C105" t="s" s="20">
-        <v>1517</v>
+        <v>1564</v>
       </c>
       <c r="D105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F105" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G105" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H105" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I105" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J105" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K105" t="s" s="20">
-        <v>1463</v>
+        <v>1510</v>
       </c>
       <c r="L105" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="20">
-        <v>1518</v>
+        <v>1565</v>
       </c>
       <c r="B106" t="s" s="20">
-        <v>1519</v>
+        <v>1566</v>
       </c>
       <c r="C106" t="s" s="20">
-        <v>1520</v>
+        <v>1567</v>
       </c>
       <c r="D106" t="s" s="20">
-        <v>1521</v>
+        <v>1568</v>
       </c>
       <c r="E106" t="s" s="20">
-        <v>1522</v>
+        <v>1569</v>
       </c>
       <c r="F106" t="s" s="20">
-        <v>1080</v>
+        <v>1127</v>
       </c>
       <c r="G106" t="s" s="20">
-        <v>1209</v>
+        <v>1256</v>
       </c>
       <c r="H106" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I106" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J106" t="s" s="20">
-        <v>1523</v>
+        <v>1570</v>
       </c>
       <c r="K106" t="s" s="20">
         <v>333</v>
       </c>
       <c r="L106" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="20">
-        <v>1524</v>
+        <v>1571</v>
       </c>
       <c r="B107" t="s" s="20">
-        <v>1525</v>
+        <v>1572</v>
       </c>
       <c r="C107" t="s" s="20">
-        <v>1526</v>
+        <v>1573</v>
       </c>
       <c r="D107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F107" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G107" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H107" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I107" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J107" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K107" t="s" s="20">
         <v>354</v>
       </c>
       <c r="L107" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="20">
-        <v>1527</v>
+        <v>1574</v>
       </c>
       <c r="B108" t="s" s="20">
-        <v>1528</v>
+        <v>1575</v>
       </c>
       <c r="C108" t="s" s="20">
-        <v>1449</v>
+        <v>1496</v>
       </c>
       <c r="D108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F108" t="s" s="20">
-        <v>1529</v>
+        <v>1576</v>
       </c>
       <c r="G108" t="s" s="20">
-        <v>1530</v>
+        <v>1577</v>
       </c>
       <c r="H108" t="s" s="20">
-        <v>1531</v>
+        <v>1578</v>
       </c>
       <c r="I108" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J108" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K108" t="s" s="20">
-        <v>1532</v>
+        <v>1579</v>
       </c>
       <c r="L108" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="20">
-        <v>1533</v>
+        <v>1580</v>
       </c>
       <c r="B109" t="s" s="20">
-        <v>1534</v>
+        <v>1581</v>
       </c>
       <c r="C109" t="s" s="20">
-        <v>1499</v>
+        <v>1546</v>
       </c>
       <c r="D109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F109" t="s" s="20">
-        <v>1535</v>
+        <v>1582</v>
       </c>
       <c r="G109" t="s" s="20">
-        <v>1536</v>
+        <v>1583</v>
       </c>
       <c r="H109" t="s" s="20">
-        <v>1537</v>
+        <v>1584</v>
       </c>
       <c r="I109" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J109" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K109" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L109" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="20">
-        <v>1538</v>
+        <v>1585</v>
       </c>
       <c r="B110" t="s" s="20">
         <v>361</v>
       </c>
       <c r="C110" t="s" s="20">
-        <v>1539</v>
+        <v>1586</v>
       </c>
       <c r="D110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F110" t="s" s="20">
-        <v>1223</v>
+        <v>1270</v>
       </c>
       <c r="G110" t="s" s="20">
-        <v>1540</v>
+        <v>1587</v>
       </c>
       <c r="H110" t="s" s="20">
-        <v>1541</v>
+        <v>1588</v>
       </c>
       <c r="I110" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J110" t="s" s="20">
-        <v>1542</v>
+        <v>1589</v>
       </c>
       <c r="K110" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L110" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s" s="20">
-        <v>1543</v>
+        <v>1590</v>
       </c>
       <c r="B111" t="s" s="20">
-        <v>1544</v>
+        <v>1591</v>
       </c>
       <c r="C111" t="s" s="20">
-        <v>1545</v>
+        <v>1592</v>
       </c>
       <c r="D111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F111" t="s" s="20">
-        <v>1223</v>
+        <v>1270</v>
       </c>
       <c r="G111" t="s" s="20">
-        <v>1540</v>
+        <v>1587</v>
       </c>
       <c r="H111" t="s" s="20">
-        <v>1541</v>
+        <v>1588</v>
       </c>
       <c r="I111" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J111" t="s" s="20">
-        <v>1542</v>
+        <v>1589</v>
       </c>
       <c r="K111" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L111" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="20">
-        <v>1546</v>
+        <v>1593</v>
       </c>
       <c r="B112" t="s" s="20">
         <v>366</v>
       </c>
       <c r="C112" t="s" s="20">
-        <v>1547</v>
+        <v>1594</v>
       </c>
       <c r="D112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F112" t="s" s="20">
-        <v>1434</v>
+        <v>1481</v>
       </c>
       <c r="G112" t="s" s="20">
-        <v>1435</v>
+        <v>1482</v>
       </c>
       <c r="H112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I112" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J112" t="s" s="20">
-        <v>1436</v>
+        <v>1483</v>
       </c>
       <c r="K112" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L112" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="20">
-        <v>1548</v>
+        <v>1595</v>
       </c>
       <c r="B113" t="s" s="20">
         <v>387</v>
       </c>
       <c r="C113" t="s" s="20">
-        <v>1549</v>
+        <v>1596</v>
       </c>
       <c r="D113" t="s" s="20">
-        <v>1550</v>
+        <v>1597</v>
       </c>
       <c r="E113" t="s" s="20">
-        <v>1551</v>
+        <v>1598</v>
       </c>
       <c r="F113" t="s" s="20">
-        <v>1199</v>
+        <v>1246</v>
       </c>
       <c r="G113" t="s" s="20">
-        <v>1200</v>
+        <v>1247</v>
       </c>
       <c r="H113" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I113" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J113" t="s" s="20">
-        <v>1552</v>
+        <v>1599</v>
       </c>
       <c r="K113" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L113" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="20">
-        <v>1553</v>
+        <v>1600</v>
       </c>
       <c r="B114" t="s" s="20">
-        <v>1554</v>
+        <v>1601</v>
       </c>
       <c r="C114" t="s" s="20">
-        <v>1555</v>
+        <v>1602</v>
       </c>
       <c r="D114" t="s" s="20">
-        <v>1556</v>
+        <v>1603</v>
       </c>
       <c r="E114" t="s" s="20">
-        <v>1557</v>
+        <v>1604</v>
       </c>
       <c r="F114" t="s" s="20">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G114" t="s" s="20">
-        <v>1558</v>
+        <v>1605</v>
       </c>
       <c r="H114" t="s" s="20">
-        <v>1559</v>
+        <v>1606</v>
       </c>
       <c r="I114" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J114" t="s" s="20">
-        <v>1560</v>
+        <v>1607</v>
       </c>
       <c r="K114" t="s" s="20">
         <v>444</v>
       </c>
       <c r="L114" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="20">
-        <v>1561</v>
+        <v>1608</v>
       </c>
       <c r="B115" t="s" s="20">
-        <v>1562</v>
+        <v>1609</v>
       </c>
       <c r="C115" t="s" s="20">
-        <v>1563</v>
+        <v>1610</v>
       </c>
       <c r="D115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F115" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G115" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H115" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I115" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J115" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K115" t="s" s="20">
         <v>473</v>
       </c>
       <c r="L115" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="20">
-        <v>1564</v>
+        <v>1611</v>
       </c>
       <c r="B116" t="s" s="20">
         <v>526</v>
       </c>
       <c r="C116" t="s" s="20">
-        <v>1565</v>
+        <v>1612</v>
       </c>
       <c r="D116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F116" t="s" s="20">
-        <v>1135</v>
+        <v>1182</v>
       </c>
       <c r="G116" t="s" s="20">
-        <v>1566</v>
+        <v>1613</v>
       </c>
       <c r="H116" t="s" s="20">
-        <v>1567</v>
+        <v>1614</v>
       </c>
       <c r="I116" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J116" t="s" s="20">
-        <v>1568</v>
+        <v>1615</v>
       </c>
       <c r="K116" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L116" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="20">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B117" t="s" s="20">
-        <v>1570</v>
+        <v>1617</v>
       </c>
       <c r="C117" t="s" s="20">
-        <v>1571</v>
+        <v>1618</v>
       </c>
       <c r="D117" t="s" s="20">
-        <v>1572</v>
+        <v>1619</v>
       </c>
       <c r="E117" t="s" s="20">
-        <v>1573</v>
+        <v>1620</v>
       </c>
       <c r="F117" t="s" s="20">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G117" t="s" s="20">
-        <v>1574</v>
+        <v>1621</v>
       </c>
       <c r="H117" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I117" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J117" t="s" s="20">
-        <v>1575</v>
+        <v>1622</v>
       </c>
       <c r="K117" t="s" s="20">
         <v>569</v>
       </c>
       <c r="L117" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="20">
-        <v>1576</v>
+        <v>1623</v>
       </c>
       <c r="B118" t="s" s="20">
-        <v>1577</v>
+        <v>1624</v>
       </c>
       <c r="C118" t="s" s="20">
-        <v>1578</v>
+        <v>1625</v>
       </c>
       <c r="D118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F118" t="s" s="20">
-        <v>1450</v>
+        <v>1497</v>
       </c>
       <c r="G118" t="s" s="20">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="H118" t="s" s="20">
-        <v>1452</v>
+        <v>1499</v>
       </c>
       <c r="I118" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J118" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K118" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L118" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="20">
-        <v>1579</v>
+        <v>1626</v>
       </c>
       <c r="B119" t="s" s="20">
         <v>614</v>
       </c>
       <c r="C119" t="s" s="20">
-        <v>1580</v>
+        <v>1627</v>
       </c>
       <c r="D119" t="s" s="20">
-        <v>1581</v>
+        <v>1628</v>
       </c>
       <c r="E119" t="s" s="20">
-        <v>1582</v>
+        <v>1629</v>
       </c>
       <c r="F119" t="s" s="20">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G119" t="s" s="20">
-        <v>1558</v>
+        <v>1605</v>
       </c>
       <c r="H119" t="s" s="20">
-        <v>1559</v>
+        <v>1606</v>
       </c>
       <c r="I119" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J119" t="s" s="20">
-        <v>1560</v>
+        <v>1607</v>
       </c>
       <c r="K119" t="s" s="20">
         <v>581</v>
       </c>
       <c r="L119" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="20">
-        <v>1583</v>
+        <v>1630</v>
       </c>
       <c r="B120" t="s" s="20">
-        <v>1584</v>
+        <v>1631</v>
       </c>
       <c r="C120" t="s" s="20">
-        <v>1585</v>
+        <v>1632</v>
       </c>
       <c r="D120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F120" t="s" s="20">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G120" t="s" s="20">
-        <v>1558</v>
+        <v>1605</v>
       </c>
       <c r="H120" t="s" s="20">
-        <v>1559</v>
+        <v>1606</v>
       </c>
       <c r="I120" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J120" t="s" s="20">
-        <v>1560</v>
+        <v>1607</v>
       </c>
       <c r="K120" t="s" s="20">
         <v>629</v>
       </c>
       <c r="L120" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="20">
-        <v>1586</v>
+        <v>1633</v>
       </c>
       <c r="B121" t="s" s="20">
-        <v>1587</v>
+        <v>1634</v>
       </c>
       <c r="C121" t="s" s="20">
-        <v>1588</v>
+        <v>1635</v>
       </c>
       <c r="D121" t="s" s="20">
-        <v>1589</v>
+        <v>1636</v>
       </c>
       <c r="E121" t="s" s="20">
-        <v>1590</v>
+        <v>1637</v>
       </c>
       <c r="F121" t="s" s="20">
-        <v>1591</v>
+        <v>1638</v>
       </c>
       <c r="G121" t="s" s="20">
-        <v>1592</v>
+        <v>1639</v>
       </c>
       <c r="H121" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I121" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J121" t="s" s="20">
-        <v>1593</v>
+        <v>1640</v>
       </c>
       <c r="K121" t="s" s="20">
         <v>635</v>
       </c>
       <c r="L121" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="20">
-        <v>1594</v>
+        <v>1641</v>
       </c>
       <c r="B122" t="s" s="20">
-        <v>1595</v>
+        <v>1642</v>
       </c>
       <c r="C122" t="s" s="20">
-        <v>1596</v>
+        <v>1643</v>
       </c>
       <c r="D122" t="s" s="20">
-        <v>1597</v>
+        <v>1644</v>
       </c>
       <c r="E122" t="s" s="20">
-        <v>1598</v>
+        <v>1645</v>
       </c>
       <c r="F122" t="s" s="20">
-        <v>1599</v>
+        <v>1646</v>
       </c>
       <c r="G122" t="s" s="20">
-        <v>1600</v>
+        <v>1647</v>
       </c>
       <c r="H122" t="s" s="20">
-        <v>1601</v>
+        <v>1648</v>
       </c>
       <c r="I122" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J122" t="s" s="20">
-        <v>1602</v>
+        <v>1649</v>
       </c>
       <c r="K122" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L122" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="20">
-        <v>1603</v>
+        <v>1650</v>
       </c>
       <c r="B123" t="s" s="20">
-        <v>1604</v>
+        <v>1651</v>
       </c>
       <c r="C123" t="s" s="20">
-        <v>1605</v>
+        <v>1652</v>
       </c>
       <c r="D123" t="s" s="20">
-        <v>1606</v>
+        <v>1653</v>
       </c>
       <c r="E123" t="s" s="20">
-        <v>1607</v>
+        <v>1654</v>
       </c>
       <c r="F123" t="s" s="20">
-        <v>1608</v>
+        <v>1655</v>
       </c>
       <c r="G123" t="s" s="20">
-        <v>1609</v>
+        <v>1656</v>
       </c>
       <c r="H123" t="s" s="20">
-        <v>1610</v>
+        <v>1657</v>
       </c>
       <c r="I123" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J123" t="s" s="20">
-        <v>1611</v>
+        <v>1658</v>
       </c>
       <c r="K123" t="s" s="20">
-        <v>1612</v>
+        <v>1659</v>
       </c>
       <c r="L123" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="20">
-        <v>1613</v>
+        <v>1660</v>
       </c>
       <c r="B124" t="s" s="20">
         <v>640</v>
       </c>
       <c r="C124" t="s" s="20">
-        <v>1614</v>
+        <v>1661</v>
       </c>
       <c r="D124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F124" t="s" s="20">
-        <v>1266</v>
+        <v>1313</v>
       </c>
       <c r="G124" t="s" s="20">
-        <v>1267</v>
+        <v>1314</v>
       </c>
       <c r="H124" t="s" s="20">
-        <v>1268</v>
+        <v>1315</v>
       </c>
       <c r="I124" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J124" t="s" s="20">
-        <v>1615</v>
+        <v>1662</v>
       </c>
       <c r="K124" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L124" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="20">
-        <v>1616</v>
+        <v>1663</v>
       </c>
       <c r="B125" t="s" s="20">
-        <v>1617</v>
+        <v>1664</v>
       </c>
       <c r="C125" t="s" s="20">
-        <v>1618</v>
+        <v>1665</v>
       </c>
       <c r="D125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F125" t="s" s="20">
-        <v>1223</v>
+        <v>1270</v>
       </c>
       <c r="G125" t="s" s="20">
-        <v>1540</v>
+        <v>1587</v>
       </c>
       <c r="H125" t="s" s="20">
-        <v>1541</v>
+        <v>1588</v>
       </c>
       <c r="I125" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J125" t="s" s="20">
-        <v>1542</v>
+        <v>1589</v>
       </c>
       <c r="K125" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L125" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s" s="20">
-        <v>1619</v>
+        <v>1666</v>
       </c>
       <c r="B126" t="s" s="20">
-        <v>1620</v>
+        <v>1667</v>
       </c>
       <c r="C126" t="s" s="20">
-        <v>1621</v>
+        <v>1668</v>
       </c>
       <c r="D126" t="s" s="20">
-        <v>1622</v>
+        <v>1669</v>
       </c>
       <c r="E126" t="s" s="20">
-        <v>1623</v>
+        <v>1670</v>
       </c>
       <c r="F126" t="s" s="20">
-        <v>1334</v>
+        <v>1381</v>
       </c>
       <c r="G126" t="s" s="20">
-        <v>1624</v>
+        <v>1671</v>
       </c>
       <c r="H126" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I126" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J126" t="s" s="20">
-        <v>1625</v>
+        <v>1672</v>
       </c>
       <c r="K126" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L126" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="20">
-        <v>1626</v>
+        <v>1673</v>
       </c>
       <c r="B127" t="s" s="20">
-        <v>1627</v>
+        <v>1674</v>
       </c>
       <c r="C127" t="s" s="20">
-        <v>1628</v>
+        <v>1675</v>
       </c>
       <c r="D127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F127" t="s" s="20">
-        <v>1247</v>
+        <v>1294</v>
       </c>
       <c r="G127" t="s" s="20">
-        <v>1248</v>
+        <v>1295</v>
       </c>
       <c r="H127" t="s" s="20">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="I127" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J127" t="s" s="20">
-        <v>1629</v>
+        <v>1676</v>
       </c>
       <c r="K127" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L127" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s" s="20">
-        <v>1630</v>
+        <v>1677</v>
       </c>
       <c r="B128" t="s" s="20">
-        <v>1631</v>
+        <v>1678</v>
       </c>
       <c r="C128" t="s" s="20">
-        <v>1632</v>
+        <v>1679</v>
       </c>
       <c r="D128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F128" t="s" s="20">
-        <v>1223</v>
+        <v>1270</v>
       </c>
       <c r="G128" t="s" s="20">
-        <v>1540</v>
+        <v>1587</v>
       </c>
       <c r="H128" t="s" s="20">
-        <v>1541</v>
+        <v>1588</v>
       </c>
       <c r="I128" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J128" t="s" s="20">
-        <v>1542</v>
+        <v>1589</v>
       </c>
       <c r="K128" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L128" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="20">
-        <v>1633</v>
+        <v>1680</v>
       </c>
       <c r="B129" t="s" s="20">
-        <v>1634</v>
+        <v>1681</v>
       </c>
       <c r="C129" t="s" s="20">
-        <v>1635</v>
+        <v>1682</v>
       </c>
       <c r="D129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F129" t="s" s="20">
-        <v>1636</v>
+        <v>1683</v>
       </c>
       <c r="G129" t="s" s="20">
-        <v>1637</v>
+        <v>1684</v>
       </c>
       <c r="H129" t="s" s="20">
-        <v>1638</v>
+        <v>1685</v>
       </c>
       <c r="I129" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J129" t="s" s="20">
         <v>821</v>
       </c>
       <c r="K129" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L129" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s" s="20">
-        <v>1639</v>
+        <v>1686</v>
       </c>
       <c r="B130" t="s" s="20">
         <v>665</v>
       </c>
       <c r="C130" t="s" s="20">
-        <v>1640</v>
+        <v>1687</v>
       </c>
       <c r="D130" t="s" s="20">
-        <v>1641</v>
+        <v>1688</v>
       </c>
       <c r="E130" t="s" s="20">
-        <v>1642</v>
+        <v>1689</v>
       </c>
       <c r="F130" t="s" s="20">
-        <v>1643</v>
+        <v>1690</v>
       </c>
       <c r="G130" t="s" s="20">
-        <v>1644</v>
+        <v>1691</v>
       </c>
       <c r="H130" t="s" s="20">
-        <v>1541</v>
+        <v>1588</v>
       </c>
       <c r="I130" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J130" t="s" s="20">
         <v>867</v>
       </c>
       <c r="K130" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L130" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s" s="20">
-        <v>1645</v>
+        <v>1692</v>
       </c>
       <c r="B131" t="s" s="20">
-        <v>1646</v>
+        <v>1693</v>
       </c>
       <c r="C131" t="s" s="20">
-        <v>1647</v>
+        <v>1694</v>
       </c>
       <c r="D131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F131" t="s" s="20">
-        <v>1236</v>
+        <v>1283</v>
       </c>
       <c r="G131" t="s" s="20">
-        <v>1558</v>
+        <v>1605</v>
       </c>
       <c r="H131" t="s" s="20">
-        <v>1559</v>
+        <v>1606</v>
       </c>
       <c r="I131" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J131" t="s" s="20">
-        <v>1560</v>
+        <v>1607</v>
       </c>
       <c r="K131" t="s" s="20">
         <v>675</v>
       </c>
       <c r="L131" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="20">
-        <v>1648</v>
+        <v>1695</v>
       </c>
       <c r="B132" t="s" s="20">
-        <v>1649</v>
+        <v>1696</v>
       </c>
       <c r="C132" t="s" s="20">
-        <v>1650</v>
+        <v>1697</v>
       </c>
       <c r="D132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F132" t="s" s="20">
-        <v>1135</v>
+        <v>1182</v>
       </c>
       <c r="G132" t="s" s="20">
-        <v>1136</v>
+        <v>1183</v>
       </c>
       <c r="H132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I132" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J132" t="s" s="20">
-        <v>1651</v>
+        <v>1698</v>
       </c>
       <c r="K132" t="s" s="20">
-        <v>1652</v>
+        <v>1699</v>
       </c>
       <c r="L132" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="20">
-        <v>1653</v>
+        <v>1700</v>
       </c>
       <c r="B133" t="s" s="20">
         <v>753</v>
       </c>
       <c r="C133" t="s" s="20">
-        <v>1654</v>
+        <v>1701</v>
       </c>
       <c r="D133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F133" t="s" s="20">
-        <v>1474</v>
+        <v>1521</v>
       </c>
       <c r="G133" t="s" s="20">
-        <v>1475</v>
+        <v>1522</v>
       </c>
       <c r="H133" t="s" s="20">
-        <v>1476</v>
+        <v>1523</v>
       </c>
       <c r="I133" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J133" t="s" s="20">
-        <v>1174</v>
+        <v>1221</v>
       </c>
       <c r="K133" t="s" s="20">
         <v>757</v>
       </c>
       <c r="L133" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="20">
-        <v>1655</v>
+        <v>1702</v>
       </c>
       <c r="B134" t="s" s="20">
-        <v>1656</v>
+        <v>1703</v>
       </c>
       <c r="C134" t="s" s="20">
-        <v>1657</v>
+        <v>1704</v>
       </c>
       <c r="D134" t="s" s="20">
-        <v>1658</v>
+        <v>1705</v>
       </c>
       <c r="E134" t="s" s="20">
-        <v>1659</v>
+        <v>1706</v>
       </c>
       <c r="F134" t="s" s="20">
-        <v>1216</v>
+        <v>1263</v>
       </c>
       <c r="G134" t="s" s="20">
-        <v>1660</v>
+        <v>1707</v>
       </c>
       <c r="H134" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I134" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J134" t="s" s="20">
-        <v>1661</v>
+        <v>1708</v>
       </c>
       <c r="K134" t="s" s="20">
         <v>788</v>
       </c>
       <c r="L134" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="20">
-        <v>1662</v>
+        <v>1709</v>
       </c>
       <c r="B135" t="s" s="20">
         <v>790</v>
       </c>
       <c r="C135" t="s" s="20">
-        <v>1663</v>
+        <v>1710</v>
       </c>
       <c r="D135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F135" t="s" s="20">
-        <v>1664</v>
+        <v>1711</v>
       </c>
       <c r="G135" t="s" s="20">
-        <v>1665</v>
+        <v>1712</v>
       </c>
       <c r="H135" t="s" s="20">
-        <v>1666</v>
+        <v>1713</v>
       </c>
       <c r="I135" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J135" t="s" s="20">
-        <v>1667</v>
+        <v>1714</v>
       </c>
       <c r="K135" t="s" s="20">
         <v>807</v>
       </c>
       <c r="L135" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="20">
-        <v>1668</v>
+        <v>1715</v>
       </c>
       <c r="B136" t="s" s="20">
-        <v>1669</v>
+        <v>1716</v>
       </c>
       <c r="C136" t="s" s="20">
-        <v>1670</v>
+        <v>1717</v>
       </c>
       <c r="D136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F136" t="s" s="20">
-        <v>1135</v>
+        <v>1182</v>
       </c>
       <c r="G136" t="s" s="20">
-        <v>1671</v>
+        <v>1718</v>
       </c>
       <c r="H136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I136" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J136" t="s" s="20">
         <v>586</v>
       </c>
       <c r="K136" t="s" s="20">
-        <v>1672</v>
+        <v>1719</v>
       </c>
       <c r="L136" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="20">
-        <v>1673</v>
+        <v>1720</v>
       </c>
       <c r="B137" t="s" s="20">
-        <v>1674</v>
+        <v>1721</v>
       </c>
       <c r="C137" t="s" s="20">
-        <v>1675</v>
+        <v>1722</v>
       </c>
       <c r="D137" t="s" s="20">
-        <v>1676</v>
+        <v>1723</v>
       </c>
       <c r="E137" t="s" s="20">
-        <v>1677</v>
+        <v>1724</v>
       </c>
       <c r="F137" t="s" s="20">
-        <v>1204</v>
+        <v>1251</v>
       </c>
       <c r="G137" t="s" s="20">
-        <v>1205</v>
+        <v>1252</v>
       </c>
       <c r="H137" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I137" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J137" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K137" t="s" s="20">
-        <v>1678</v>
+        <v>1725</v>
       </c>
       <c r="L137" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="20">
-        <v>1679</v>
+        <v>1726</v>
       </c>
       <c r="B138" t="s" s="20">
-        <v>1680</v>
+        <v>1727</v>
       </c>
       <c r="C138" t="s" s="20">
-        <v>1681</v>
+        <v>1728</v>
       </c>
       <c r="D138" t="s" s="20">
-        <v>1682</v>
+        <v>1729</v>
       </c>
       <c r="E138" t="s" s="20">
-        <v>1683</v>
+        <v>1730</v>
       </c>
       <c r="F138" t="s" s="20">
-        <v>1684</v>
+        <v>1731</v>
       </c>
       <c r="G138" t="s" s="20">
-        <v>1685</v>
+        <v>1732</v>
       </c>
       <c r="H138" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I138" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J138" t="s" s="20">
-        <v>1686</v>
+        <v>1733</v>
       </c>
       <c r="K138" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L138" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s" s="20">
-        <v>1687</v>
+        <v>1734</v>
       </c>
       <c r="B139" t="s" s="20">
-        <v>1680</v>
+        <v>1727</v>
       </c>
       <c r="C139" t="s" s="20">
-        <v>1688</v>
+        <v>1735</v>
       </c>
       <c r="D139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F139" t="s" s="20">
-        <v>1684</v>
+        <v>1731</v>
       </c>
       <c r="G139" t="s" s="20">
-        <v>1685</v>
+        <v>1732</v>
       </c>
       <c r="H139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I139" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J139" t="s" s="20">
-        <v>1686</v>
+        <v>1733</v>
       </c>
       <c r="K139" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L139" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s" s="20">
-        <v>1689</v>
+        <v>1736</v>
       </c>
       <c r="B140" t="s" s="20">
-        <v>1690</v>
+        <v>1737</v>
       </c>
       <c r="C140" t="s" s="20">
         <v>54</v>
       </c>
       <c r="D140" t="s" s="20">
         <v>55</v>
       </c>
       <c r="E140" t="s" s="20">
         <v>56</v>
       </c>
       <c r="F140" t="s" s="20">
-        <v>1608</v>
+        <v>1655</v>
       </c>
       <c r="G140" t="s" s="20">
-        <v>1609</v>
+        <v>1656</v>
       </c>
       <c r="H140" t="s" s="20">
-        <v>1610</v>
+        <v>1657</v>
       </c>
       <c r="I140" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J140" t="s" s="20">
         <v>710</v>
       </c>
       <c r="K140" t="s" s="20">
         <v>889</v>
       </c>
       <c r="L140" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s" s="20">
-        <v>1691</v>
+        <v>1738</v>
       </c>
       <c r="B141" t="s" s="20">
-        <v>1692</v>
+        <v>1739</v>
       </c>
       <c r="C141" t="s" s="20">
-        <v>1693</v>
+        <v>1740</v>
       </c>
       <c r="D141" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E141" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F141" t="s" s="20">
-        <v>1223</v>
+        <v>1270</v>
       </c>
       <c r="G141" t="s" s="20">
-        <v>1540</v>
+        <v>1587</v>
       </c>
       <c r="H141" t="s" s="20">
-        <v>1541</v>
+        <v>1588</v>
       </c>
       <c r="I141" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J141" t="s" s="20">
-        <v>1542</v>
+        <v>1589</v>
       </c>
       <c r="K141" t="s" s="20">
         <v>938</v>
       </c>
       <c r="L141" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s" s="20">
-        <v>1694</v>
+        <v>1741</v>
       </c>
       <c r="B142" t="s" s="20">
-        <v>1695</v>
+        <v>1742</v>
       </c>
       <c r="C142" t="s" s="20">
-        <v>1696</v>
+        <v>1743</v>
       </c>
       <c r="D142" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E142" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F142" t="s" s="20">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="G142" t="s" s="20">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H142" t="s" s="20">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="I142" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J142" t="s" s="20">
-        <v>1148</v>
+        <v>1195</v>
       </c>
       <c r="K142" t="s" s="20">
         <v>938</v>
       </c>
       <c r="L142" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s" s="20">
-        <v>1697</v>
+        <v>1744</v>
       </c>
       <c r="B143" t="s" s="20">
-        <v>1698</v>
+        <v>1745</v>
       </c>
       <c r="C143" t="s" s="20">
-        <v>1699</v>
+        <v>1746</v>
       </c>
       <c r="D143" t="s" s="20">
-        <v>1700</v>
+        <v>1747</v>
       </c>
       <c r="E143" t="s" s="20">
-        <v>1701</v>
+        <v>1748</v>
       </c>
       <c r="F143" t="s" s="20">
-        <v>1684</v>
+        <v>1731</v>
       </c>
       <c r="G143" t="s" s="20">
-        <v>1685</v>
+        <v>1732</v>
       </c>
       <c r="H143" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I143" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J143" t="s" s="20">
-        <v>1686</v>
+        <v>1733</v>
       </c>
       <c r="K143" t="s" s="20">
         <v>954</v>
       </c>
       <c r="L143" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s" s="20">
-        <v>1702</v>
+        <v>1749</v>
       </c>
       <c r="B144" t="s" s="20">
-        <v>1703</v>
+        <v>1750</v>
       </c>
       <c r="C144" t="s" s="20">
-        <v>1704</v>
+        <v>1751</v>
       </c>
       <c r="D144" t="s" s="20">
-        <v>1705</v>
+        <v>1752</v>
       </c>
       <c r="E144" t="s" s="20">
-        <v>1706</v>
+        <v>1753</v>
       </c>
       <c r="F144" t="s" s="20">
-        <v>1707</v>
+        <v>1754</v>
       </c>
       <c r="G144" t="s" s="20">
-        <v>1708</v>
+        <v>1755</v>
       </c>
       <c r="H144" t="s" s="20">
-        <v>1709</v>
+        <v>1756</v>
       </c>
       <c r="I144" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J144" t="s" s="20">
-        <v>1710</v>
+        <v>1757</v>
       </c>
       <c r="K144" t="s" s="20">
         <v>963</v>
       </c>
       <c r="L144" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s" s="20">
-        <v>1711</v>
+        <v>1758</v>
       </c>
       <c r="B145" t="s" s="20">
         <v>1055</v>
       </c>
       <c r="C145" t="s" s="20">
-        <v>1712</v>
+        <v>1759</v>
       </c>
       <c r="D145" t="s" s="20">
-        <v>1713</v>
+        <v>1760</v>
       </c>
       <c r="E145" t="s" s="20">
-        <v>1714</v>
+        <v>1761</v>
       </c>
       <c r="F145" t="s" s="20">
-        <v>1135</v>
+        <v>1182</v>
       </c>
       <c r="G145" t="s" s="20">
-        <v>1136</v>
+        <v>1183</v>
       </c>
       <c r="H145" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I145" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J145" t="s" s="20">
-        <v>1715</v>
+        <v>1762</v>
       </c>
       <c r="K145" t="s" s="20">
         <v>1059</v>
       </c>
       <c r="L145" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s" s="20">
-        <v>1716</v>
+        <v>1763</v>
       </c>
       <c r="B146" t="s" s="20">
-        <v>1717</v>
+        <v>1764</v>
       </c>
       <c r="C146" t="s" s="20">
-        <v>1718</v>
+        <v>1765</v>
       </c>
       <c r="D146" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E146" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F146" t="s" s="20">
-        <v>1719</v>
+        <v>1766</v>
       </c>
       <c r="G146" t="s" s="20">
-        <v>1720</v>
+        <v>1767</v>
       </c>
       <c r="H146" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I146" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J146" t="s" s="20">
-        <v>1721</v>
+        <v>1768</v>
       </c>
       <c r="K146" t="s" s="20">
         <v>1059</v>
       </c>
       <c r="L146" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s" s="20">
-        <v>1722</v>
+        <v>1769</v>
       </c>
       <c r="B147" t="s" s="20">
-        <v>1723</v>
+        <v>1770</v>
       </c>
       <c r="C147" t="s" s="20">
-        <v>1724</v>
+        <v>1771</v>
       </c>
       <c r="D147" t="s" s="20">
-        <v>1725</v>
+        <v>1772</v>
       </c>
       <c r="E147" t="s" s="20">
-        <v>1726</v>
+        <v>1773</v>
       </c>
       <c r="F147" t="s" s="20">
-        <v>1727</v>
+        <v>1774</v>
       </c>
       <c r="G147" t="s" s="20">
-        <v>1728</v>
+        <v>1775</v>
       </c>
       <c r="H147" t="s" s="20">
-        <v>1729</v>
+        <v>1776</v>
       </c>
       <c r="I147" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J147" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K147" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L147" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s" s="20">
-        <v>1730</v>
+        <v>1777</v>
       </c>
       <c r="B148" t="s" s="20">
-        <v>1723</v>
+        <v>1770</v>
       </c>
       <c r="C148" t="s" s="20">
-        <v>1731</v>
+        <v>1778</v>
       </c>
       <c r="D148" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E148" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F148" t="s" s="20">
-        <v>1732</v>
+        <v>1779</v>
       </c>
       <c r="G148" t="s" s="20">
-        <v>1733</v>
+        <v>1780</v>
       </c>
       <c r="H148" t="s" s="20">
-        <v>1734</v>
+        <v>1781</v>
       </c>
       <c r="I148" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J148" t="s" s="20">
         <v>513</v>
       </c>
       <c r="K148" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L148" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s" s="20">
-        <v>1735</v>
+        <v>1782</v>
       </c>
       <c r="B149" t="s" s="20">
         <v>1072</v>
       </c>
       <c r="C149" t="s" s="20">
-        <v>1736</v>
+        <v>1783</v>
       </c>
       <c r="D149" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E149" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F149" t="s" s="20">
-        <v>1732</v>
+        <v>1779</v>
       </c>
       <c r="G149" t="s" s="20">
-        <v>1733</v>
+        <v>1780</v>
       </c>
       <c r="H149" t="s" s="20">
-        <v>1734</v>
+        <v>1781</v>
       </c>
       <c r="I149" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J149" t="s" s="20">
         <v>513</v>
       </c>
       <c r="K149" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L149" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s" s="20">
-        <v>1737</v>
+        <v>1784</v>
       </c>
       <c r="B150" t="s" s="20">
-        <v>1738</v>
+        <v>1785</v>
       </c>
       <c r="C150" t="s" s="20">
-        <v>1739</v>
+        <v>1786</v>
       </c>
       <c r="D150" t="s" s="20">
-        <v>1740</v>
+        <v>1787</v>
       </c>
       <c r="E150" t="s" s="20">
-        <v>1741</v>
+        <v>1788</v>
       </c>
       <c r="F150" t="s" s="20">
-        <v>1742</v>
+        <v>1789</v>
       </c>
       <c r="G150" t="s" s="20">
-        <v>1743</v>
+        <v>1790</v>
       </c>
       <c r="H150" t="s" s="20">
-        <v>1111</v>
+        <v>1158</v>
       </c>
       <c r="I150" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J150" t="s" s="20">
-        <v>1378</v>
+        <v>1425</v>
       </c>
       <c r="K150" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L150" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s" s="20">
+        <v>1791</v>
+      </c>
+      <c r="B151" t="s" s="20">
+        <v>1792</v>
+      </c>
+      <c r="C151" t="s" s="20">
+        <v>1793</v>
+      </c>
+      <c r="D151" t="s" s="20">
+        <v>1794</v>
+      </c>
+      <c r="E151" t="s" s="20">
+        <v>1795</v>
+      </c>
+      <c r="F151" t="s" s="20">
+        <v>1453</v>
+      </c>
+      <c r="G151" t="s" s="20">
+        <v>1796</v>
+      </c>
+      <c r="H151" t="s" s="20">
+        <v>1797</v>
+      </c>
+      <c r="I151" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J151" t="s" s="20">
+        <v>1377</v>
+      </c>
+      <c r="K151" t="s" s="20">
+        <v>1798</v>
+      </c>
+      <c r="L151" t="s" s="20">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>