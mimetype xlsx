--- v3 (2026-08-25)
+++ v4 (2026-10-28)
@@ -16,51 +16,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FF5D9A6-29CC-4E4B-835E-3FD35723BBFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ANIMALE" sheetId="9" r:id="rId1"/>
     <sheet name="VEGETALE" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4506" uniqueCount="1799">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4554" uniqueCount="1834">
   <si>
     <t>Codice iscrizione
 (a)</t>
   </si>
   <si>
     <t>Data iscrizione 
 (b)</t>
   </si>
   <si>
     <t>Nominativo Allevatore Custode
 (c)</t>
   </si>
   <si>
     <t>Denominazione Azienda
 (d)</t>
   </si>
   <si>
     <t>CUAA/CF/P.IVA
 (e)</t>
   </si>
   <si>
     <t>Specie
 (f)</t>
   </si>
   <si>
@@ -3450,50 +3450,71 @@
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>Paoletta Marteddu</t>
   </si>
   <si>
     <t>Esporlatu</t>
   </si>
   <si>
     <t>aac-anm202607_0252</t>
   </si>
   <si>
     <t>04/07/2026</t>
   </si>
   <si>
     <t>Vincenzo Mulas</t>
   </si>
   <si>
     <t>Oliena</t>
   </si>
   <si>
     <t>DSS aac 2943_ 2026 del 15.07.2026</t>
   </si>
   <si>
+    <t>aac-anm202609_0253</t>
+  </si>
+  <si>
+    <t>13/09/2026</t>
+  </si>
+  <si>
+    <t>Michela Puddu</t>
+  </si>
+  <si>
+    <t>Ditta Puddu Michela</t>
+  </si>
+  <si>
+    <t>01492700917</t>
+  </si>
+  <si>
+    <t>Ussassai</t>
+  </si>
+  <si>
+    <t>DSS aac 3811_2026  del 22.09.2026</t>
+  </si>
+  <si>
     <t>aac-veg202110_0001</t>
   </si>
   <si>
     <t>Mario Tirotto</t>
   </si>
   <si>
     <t>Azienda Agricola Biomirto Di Tirottto Mario</t>
   </si>
   <si>
     <t>02074560901</t>
   </si>
   <si>
     <t xml:space="preserve">Phaseolus vulgaris L. Subsp. vulgaris </t>
   </si>
   <si>
     <t>Fagiolo - Gioghedda di Castelsardo</t>
   </si>
   <si>
     <t>Fajolu Gioghedda casteddana o calteddana o cashteddana, Gioghedda.</t>
   </si>
   <si>
     <t>Castelsardo</t>
   </si>
   <si>
     <t>aac-veg202111_0002</t>
@@ -3502,53 +3523,50 @@
     <t>18/11/2021</t>
   </si>
   <si>
     <t>Antonella Angela Grazia Loi</t>
   </si>
   <si>
     <t>Malus domestica Borkh.</t>
   </si>
   <si>
     <t>Melo - Trempa Orrùbia</t>
   </si>
   <si>
     <t>Mela Trempa Arrùbia, Mela de Ussassa</t>
   </si>
   <si>
     <t>Cagliari</t>
   </si>
   <si>
     <t>aac-veg202112_0003</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>Maria Salvatorica Siri</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ussassai</t>
   </si>
   <si>
     <t>aac-veg202112_0004</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>Marianna Virdis</t>
   </si>
   <si>
     <t>Sa Laurera Azienda Agricola Ecosostenibile Di Marianna Virdis</t>
   </si>
   <si>
     <t>03488680921</t>
   </si>
   <si>
     <t>Triticum aestivum L.
 Triticum durum L.</t>
   </si>
   <si>
     <t>Grano - Trigu Denti de Cani
 Grano - Trigu Moru</t>
   </si>
   <si>
@@ -3845,88 +3863,102 @@
   </si>
   <si>
     <t>Mandorlo - Cossu
 Mandorlo - Arrubia
 Fico - Murra
 Mandorlo - Niedda</t>
   </si>
   <si>
     <t>Quartu Sant'elena</t>
   </si>
   <si>
     <t>aac-veg202205_0025</t>
   </si>
   <si>
     <t>Marco Ortu</t>
   </si>
   <si>
     <t>Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 2
 Carciofo Spinoso di Sardegna Clone Agris 4</t>
   </si>
   <si>
+    <t>Spinoso sardo Clone Agris 2
+Spinoso sardo Clone Agris 4</t>
+  </si>
+  <si>
     <t>aac-veg202205_0026</t>
   </si>
   <si>
     <t>09/05/2022</t>
   </si>
   <si>
     <t>Giovanni Simula</t>
   </si>
   <si>
     <t>Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 1
 Carciofo Spinoso di Sardegna Clone Agris 5
 Carciofo Spinoso di Sardegna Clone Agris 2
 Carciofo Spinoso di Sardegna Clone Agris 3
 Carciofo Spinoso di Sardegna Clone Agris 4</t>
   </si>
   <si>
+    <t>Spinoso sardo Clone Agris 1
+Spinoso sardo Clone Agris 5
+Spinoso sardo Clone Agris 2
+Spinoso sardo Clone Agris 3
+Spinoso sardo Clone Agris 4</t>
+  </si>
+  <si>
     <t>Uri</t>
   </si>
   <si>
     <t>aac-veg202205_0027</t>
   </si>
   <si>
     <t>Piera Zedda</t>
   </si>
   <si>
     <t>Cynara cardunculus scolymus L.(Hayek)</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna popolazione di ecotipi</t>
   </si>
   <si>
+    <t>Spinoso sardo popolazione di ecotipi</t>
+  </si>
+  <si>
     <t>Valledoria</t>
   </si>
   <si>
     <t>aac-veg202205_0028</t>
   </si>
   <si>
     <t>Nicolò Pisci</t>
   </si>
   <si>
     <t>Fagiolo bianco di Terraseo</t>
   </si>
   <si>
     <t>aac-veg202205_0029</t>
   </si>
   <si>
     <t>Luciano Carta</t>
   </si>
   <si>
     <t>aac-veg202205_0030</t>
   </si>
   <si>
     <t>Felice Fulgheri</t>
   </si>
   <si>
     <t>Azienda Agricola Fulgheri Felice</t>
@@ -3977,50 +4009,53 @@
     <t>Istituto Michelangelo Pira - Istituto Agrario</t>
   </si>
   <si>
     <t>01106400912</t>
   </si>
   <si>
     <t>Citrus aurantium x Citrus medica var. pompia</t>
   </si>
   <si>
     <t>Pompìa</t>
   </si>
   <si>
     <t>Siniscola</t>
   </si>
   <si>
     <t>aac-veg202205_0034</t>
   </si>
   <si>
     <t>Giorgio Corda</t>
   </si>
   <si>
     <t>Cynara cardunculus L. scolymus (L.)Hayek</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 4</t>
+  </si>
+  <si>
+    <t>Spinoso sardo Clone Agris 4</t>
   </si>
   <si>
     <t>aac-veg202205_0035</t>
   </si>
   <si>
     <t>Maria Dolores Contu</t>
   </si>
   <si>
     <t>Azienda Agricola Contu Maria Dolores</t>
   </si>
   <si>
     <t>02349570925</t>
   </si>
   <si>
     <t>aac-veg202205_0036</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>Gerardo Piras</t>
   </si>
   <si>
     <t>aac-veg202205_0037</t>
   </si>
@@ -4452,50 +4487,56 @@
     <t>aac-veg202211_0061</t>
   </si>
   <si>
     <t>09/11/2022</t>
   </si>
   <si>
     <t>Giovanni Antonio Simula</t>
   </si>
   <si>
     <t>Azienda Agricola Orto E Luna Di Simula Giovanni Antonio</t>
   </si>
   <si>
     <t>SMLGNN88M02I452O</t>
   </si>
   <si>
     <t>Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus scolymus L.(Hayek)
 Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 1
 Carciofo Spinoso di Sardegna popolazione di ecotipi
 Carciofo Spinoso di Sardegna Clone Agris 3
 Carciofo Spinoso di Sardegna Clone Agris 4</t>
+  </si>
+  <si>
+    <t>Spinoso sardo Clone Agris 1
+Spinoso sardo popolazione di ecotipi
+Spinoso sardo Clone Agris 3
+Spinoso sardo Clone Agris 4</t>
   </si>
   <si>
     <t>Ittiri</t>
   </si>
   <si>
     <t>Determina 1289_2022 del 24_11_2022</t>
   </si>
   <si>
     <t>aac-veg202211_0062</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>Alessandro Simula</t>
   </si>
   <si>
     <t>Azienda Agricola Simula Alessandro</t>
   </si>
   <si>
     <t>SMLLSN91T17I452P</t>
   </si>
   <si>
     <t>Determina 1448_2022</t>
   </si>
@@ -5085,50 +5126,53 @@
   <si>
     <t>Tundaredda, Malissa</t>
   </si>
   <si>
     <t>Selegas</t>
   </si>
   <si>
     <t>aac-veg202406_0106</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>Piero Virdis</t>
   </si>
   <si>
     <t>Azienda Agricola Virdis Piero</t>
   </si>
   <si>
     <t>02211750902</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 2</t>
   </si>
   <si>
+    <t>Spinoso sardo Clone Agris 2</t>
+  </si>
+  <si>
     <t>Ittri</t>
   </si>
   <si>
     <t>aac-veg202407_0107</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>Antonio Francesco Costeri</t>
   </si>
   <si>
     <t>aac-veg202408_0108</t>
   </si>
   <si>
     <t>Michele Murru</t>
   </si>
   <si>
     <t>S.s. Agricola Fratelli Murru</t>
   </si>
   <si>
     <t>03674660927</t>
   </si>
   <si>
     <t>aac-veg202408_0109</t>
@@ -5141,83 +5185,91 @@
   </si>
   <si>
     <t>aac-veg202409_0110</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>Enrico Lepori</t>
   </si>
   <si>
     <t>Sinis Agricola Consorzio Terre Dei Giganti</t>
   </si>
   <si>
     <t>01145740955</t>
   </si>
   <si>
     <t>Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 1
 Carciofo Spinoso di Sardegna Clone Agris 2
 Carciofo Spinoso di Sardegna Clone Agris 3</t>
+  </si>
+  <si>
+    <t>Spinoso sardo Clone Agris 1
+Spinoso sardo Clone Agris 2
+Spinoso sardo Clone Agris 3</t>
   </si>
   <si>
     <t>Cabras</t>
   </si>
   <si>
     <t>aac-veg202409_0112</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>Cecilia Cara</t>
   </si>
   <si>
     <t>Azienda Agricola Cara Cecilia</t>
   </si>
   <si>
     <t>03833440922</t>
   </si>
   <si>
     <t>Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus L. scolymus (L.)Hayek
 Cynara cardunculus scolymus L.(Hayek)
 Cynara cardunculus L. scolymus (L.)Hayek</t>
   </si>
   <si>
     <t>Carciofo Spinoso di Sardegna Clone Agris 2
 Carciofo Spinoso di Sardegna Clone Agris 3
 Carciofo - Cancioffa Maseda
 Carciofo Spinoso di Sardegna Clone Agris 4</t>
   </si>
   <si>
-    <t>Carciofo Masedu</t>
+    <t>Spinoso sardo Clone Agris 2
+Spinoso sardo Clone Agris 3
+Carciofo Masedu
+Spinoso sardo Clone Agris 4</t>
   </si>
   <si>
     <t>Siliqua</t>
   </si>
   <si>
     <t>aac-veg202410_0113</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>Cristina Lai</t>
   </si>
   <si>
     <t>Tillai - Azienda Agricola Tillai Di Cristina Lai</t>
   </si>
   <si>
     <t>01502660911</t>
   </si>
   <si>
     <t>O. europaea</t>
   </si>
   <si>
     <t>Olivo - Ogliastrina</t>
   </si>
@@ -5654,50 +5706,129 @@
   <si>
     <t>aac-veg202608_0143</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>Graziano Costa</t>
   </si>
   <si>
     <t>Orthobenessere Odv</t>
   </si>
   <si>
     <t>93028020910</t>
   </si>
   <si>
     <t>Vitigno Granatza
 Vitigno Alvarega</t>
   </si>
   <si>
     <t>Vernaccia, Vernaccina, Vernaccia di Orosei, Vernaccia di bidri
 Arriadorza, Barradorza, Barriadiorgia, Carricadorza, Gregu biancu</t>
   </si>
   <si>
     <t>DSS aac 3336_2026  del 12.08.2026</t>
+  </si>
+  <si>
+    <t>aac-veg202608_0144</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>Francesca Colombo</t>
+  </si>
+  <si>
+    <t>DSS aac 3389_2026  del 25.08.2026</t>
+  </si>
+  <si>
+    <t>aac-veg202609_0145</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>Luisa Antonella Piu</t>
+  </si>
+  <si>
+    <t>Dharmika Azienda Agricola Di Luisa Antonella Piu</t>
+  </si>
+  <si>
+    <t>PIULNT74C41A192R</t>
+  </si>
+  <si>
+    <t>cepa L.</t>
+  </si>
+  <si>
+    <t>Cipolla - Chibudda de 'Anari</t>
+  </si>
+  <si>
+    <t>Cipolla dorata di Banari</t>
+  </si>
+  <si>
+    <t>aac-veg202609_0146</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>Andrea Onali</t>
+  </si>
+  <si>
+    <t>Vivaio Onali - Ortueri</t>
+  </si>
+  <si>
+    <t>01424260915</t>
+  </si>
+  <si>
+    <t>Malus domestica Borkh.
+Vitis vinifera
+Pyrus communis L.
+Pyrus communis L.
+Malus domestica Borkh.
+vinifera subsp sativa</t>
+  </si>
+  <si>
+    <t>Melo - Appiu
+Vitigno Galoppu
+Pero - Pira Mamoi
+Pero - Camusina di Vallermosa
+Melo - Miali
+Vitigno Nieddu Mannu</t>
+  </si>
+  <si>
+    <t>Appio; Melappiu
+Alloppu, Galoppo, Taloppo
+Pira Momoi, Pira Mummoi, Pira Mammoi o Mummui
+Amansosu, Nero Grande, Niedda Manna, Manzesu, Muristelloni</t>
+  </si>
+  <si>
+    <t>Ortueri</t>
+  </si>
+  <si>
+    <t>DSS aac 3966_2026  del 05.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -6305,51 +6436,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D110AB8F-5C27-4DA2-984D-18E18D0C919B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L246"/>
+  <dimension ref="A1:L247"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="20.140625"/>
     <col min="2" max="2" customWidth="true" width="18.140625"/>
     <col min="3" max="3" customWidth="true" width="30.42578125"/>
     <col min="4" max="4" customWidth="true" style="11" width="27.85546875"/>
     <col min="5" max="5" customWidth="true" style="16" width="23.7109375"/>
     <col min="6" max="6" customWidth="true" width="37.7109375"/>
     <col min="7" max="7" customWidth="true" style="15" width="34.28515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125"/>
     <col min="9" max="9" customWidth="true" style="8" width="25.42578125"/>
     <col min="10" max="10" customWidth="true" style="11" width="20.85546875"/>
     <col min="11" max="11" customWidth="true" style="8" width="20.5703125"/>
     <col min="12" max="12" customWidth="true" width="15.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
@@ -15417,77 +15548,115 @@
       <c r="E246" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F246" t="s" s="20">
         <v>43</v>
       </c>
       <c r="G246" t="s" s="20">
         <v>44</v>
       </c>
       <c r="H246" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I246" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J246" t="s" s="20">
         <v>1121</v>
       </c>
       <c r="K246" t="s" s="20">
         <v>1122</v>
       </c>
       <c r="L246" t="s" s="20">
         <v>29</v>
       </c>
     </row>
+    <row r="247">
+      <c r="A247" t="s" s="20">
+        <v>1123</v>
+      </c>
+      <c r="B247" t="s" s="20">
+        <v>1124</v>
+      </c>
+      <c r="C247" t="s" s="20">
+        <v>1125</v>
+      </c>
+      <c r="D247" t="s" s="20">
+        <v>1126</v>
+      </c>
+      <c r="E247" t="s" s="20">
+        <v>1127</v>
+      </c>
+      <c r="F247" t="s" s="20">
+        <v>61</v>
+      </c>
+      <c r="G247" t="s" s="20">
+        <v>62</v>
+      </c>
+      <c r="H247" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="I247" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J247" t="s" s="20">
+        <v>1128</v>
+      </c>
+      <c r="K247" t="s" s="20">
+        <v>1129</v>
+      </c>
+      <c r="L247" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L151"/>
+  <dimension ref="A1:L154"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="20.140625"/>
     <col min="2" max="2" customWidth="true" width="18.140625"/>
     <col min="3" max="3" customWidth="true" width="30.42578125"/>
     <col min="4" max="4" customWidth="true" style="11" width="27.85546875"/>
     <col min="5" max="5" customWidth="true" style="16" width="23.7109375"/>
     <col min="6" max="6" customWidth="true" width="37.7109375"/>
     <col min="7" max="7" customWidth="true" style="15" width="34.28515625"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="26.42578125"/>
     <col min="9" max="9" customWidth="true" style="8" width="25.42578125"/>
     <col min="10" max="10" customWidth="true" style="11" width="20.85546875"/>
     <col min="11" max="11" customWidth="true" style="8" width="20.5703125"/>
     <col min="12" max="12" customWidth="true" width="15.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
@@ -15665,5327 +15834,5441 @@
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="D13" s="20" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
       <c r="E13" s="20" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="F13" s="20" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G13" s="20" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="I13" s="20" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="20" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="20" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="D14" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G14" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H14" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I14" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J14" t="s" s="20">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="K14" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="20" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="C15" s="20" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="D15" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H15" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I15" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J15" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K15" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L15" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="C16" s="20" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="D16" t="s" s="20">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="E16" s="20" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
       <c r="F16" s="20" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="G16" s="20" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="H16" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I16" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J16" t="s" s="20">
-        <v>1149</v>
+        <v>1155</v>
       </c>
       <c r="K16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="D17" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G17" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H17" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I17" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J17" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="D18" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="20" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
       <c r="G18" s="20" t="s">
-        <v>1157</v>
+        <v>1163</v>
       </c>
       <c r="H18" t="s" s="20">
-        <v>1158</v>
+        <v>1164</v>
       </c>
       <c r="I18" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J18" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K18" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L18" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="C19" s="20" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="D19" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E19" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G19" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H19" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I19" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J19" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K19" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="D20" t="s" s="20">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="E20" s="20" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="F20" s="20" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="G20" s="20" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="H20" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I20" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J20" t="s" s="20">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="K20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L20" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="C21" s="20" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="D21" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="20" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="G21" s="20" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="H21" t="s" s="20">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="I21" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J21" t="s" s="20">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="K21" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L21" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="C22" s="20" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="D22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="G22" s="20" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="H22" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I22" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J22" t="s" s="20">
         <v>51</v>
       </c>
       <c r="K22" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L22" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="B23" s="20" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="C23" s="20" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="D23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E23" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="20" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G23" s="20" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="H23" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I23" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J23" t="s" s="20">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="K23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L23" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="B24" s="20" t="s">
-        <v>1186</v>
+        <v>1192</v>
       </c>
       <c r="C24" s="20" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="D24" t="s" s="20">
-        <v>1188</v>
+        <v>1194</v>
       </c>
       <c r="E24" s="20" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="F24" s="20" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="G24" s="20" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="H24" t="s" s="20">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="I24" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J24" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K24" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="20" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>1186</v>
+        <v>1192</v>
       </c>
       <c r="C25" s="20" t="s">
-        <v>1194</v>
+        <v>1200</v>
       </c>
       <c r="D25" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F25" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G25" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H25" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I25" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J25" t="s" s="20">
-        <v>1195</v>
+        <v>1201</v>
       </c>
       <c r="K25" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="20" t="s">
-        <v>1196</v>
+        <v>1202</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>1197</v>
+        <v>1203</v>
       </c>
       <c r="C26" s="20" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="D26" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F26" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G26" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H26" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I26" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J26" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K26" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="20" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>1197</v>
+        <v>1203</v>
       </c>
       <c r="C27" s="20" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="D27" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G27" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H27" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I27" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J27" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K27" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="D28" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H28" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I28" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J28" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K28" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="20" t="s">
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>1205</v>
+        <v>1211</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
       <c r="D29" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F29" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G29" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H29" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I29" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J29" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K29" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L29" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>1205</v>
+        <v>1211</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>1209</v>
+        <v>1215</v>
       </c>
       <c r="D30" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F30" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G30" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H30" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I30" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J30" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
-        <v>1210</v>
+        <v>1216</v>
       </c>
       <c r="B31" s="20" t="s">
-        <v>1205</v>
+        <v>1211</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="D31" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G31" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H31" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I31" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J31" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K31" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L31" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="20" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="20" t="s">
-        <v>1213</v>
+        <v>1219</v>
       </c>
       <c r="D32" t="s" s="20">
-        <v>1214</v>
+        <v>1220</v>
       </c>
       <c r="E32" s="20" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="F32" s="20" t="s">
-        <v>1216</v>
+        <v>1222</v>
       </c>
       <c r="G32" s="20" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="H32" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I32" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J32" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L32" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="20" t="s">
-        <v>1218</v>
+        <v>1224</v>
       </c>
       <c r="B33" s="20" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="D33" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="G33" s="20" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="H33" t="s" s="20">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="I33" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J33" t="s" s="20">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L33" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="20" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="B34" s="20" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="D34" t="s" s="20">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="F34" s="20" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="G34" s="20" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="H34" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I34" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J34" t="s" s="20">
         <v>577</v>
       </c>
       <c r="K34" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L34" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="20" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="B35" s="20" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="D35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F35" s="20" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="G35" s="20" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="H35" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I35" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J35" t="s" s="20">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="K35" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L35" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="20" t="s">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="B36" s="20" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="C36" s="20" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="D36" t="s" s="20">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="E36" s="20" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="F36" s="20" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="G36" s="20" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="H36" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I36" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J36" t="s" s="20">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="K36" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L36" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="B37" s="20" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="D37" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F37" s="20" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="G37" s="20" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="H37" t="s" s="20">
-        <v>37</v>
+        <v>1249</v>
       </c>
       <c r="I37" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J37" t="s" s="20">
         <v>78</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L37" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B38" s="20" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="C38" s="20" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="D38" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F38" s="20" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
       <c r="G38" s="20" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="H38" t="s" s="20">
-        <v>37</v>
+        <v>1255</v>
       </c>
       <c r="I38" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J38" t="s" s="20">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="K38" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L38" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="20" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="B39" s="20" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
       <c r="D39" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E39" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="20" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="G39" s="20" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="H39" t="s" s="20">
-        <v>37</v>
+        <v>1261</v>
       </c>
       <c r="I39" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J39" t="s" s="20">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L39" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="20" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="B40" s="20" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="C40" s="20" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="D40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G40" s="20" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="H40" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I40" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J40" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K40" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L40" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="B41" s="20" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="C41" s="20" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
       <c r="D41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F41" s="20" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G41" s="20" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="H41" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I41" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J41" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K41" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L41" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
-        <v>1259</v>
+        <v>1268</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="20" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="D42" t="s" s="20">
-        <v>1261</v>
+        <v>1270</v>
       </c>
       <c r="E42" s="20" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="F42" s="20" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="G42" s="20" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="H42" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I42" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J42" t="s" s="20">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="K42" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L42" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="20" t="s">
-        <v>1266</v>
+        <v>1275</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="20" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="D43" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F43" s="20" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="G43" s="20" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="H43" t="s" s="20">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="I43" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J43" t="s" s="20">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L43" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="20" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>103</v>
       </c>
       <c r="D44" t="s" s="20">
-        <v>1269</v>
+        <v>1278</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="20" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="G44" s="20" t="s">
-        <v>1271</v>
+        <v>1280</v>
       </c>
       <c r="H44" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I44" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J44" t="s" s="20">
         <v>108</v>
       </c>
       <c r="K44" s="20" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="L44" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="20" t="s">
-        <v>1273</v>
+        <v>1282</v>
       </c>
       <c r="B45" s="20" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>1275</v>
+        <v>1284</v>
       </c>
       <c r="D45" t="s" s="20">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="F45" s="20" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="G45" s="20" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="H45" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I45" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J45" t="s" s="20">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="K45" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L45" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="20" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="B46" s="20" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C46" s="20" t="s">
-        <v>1282</v>
+        <v>1291</v>
       </c>
       <c r="D46" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E46" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F46" s="20" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G46" s="20" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="H46" t="s" s="20">
-        <v>37</v>
+        <v>1294</v>
       </c>
       <c r="I46" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J46" t="s" s="20">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="K46" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L46" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
-        <v>1285</v>
+        <v>1295</v>
       </c>
       <c r="B47" s="20" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>1286</v>
+        <v>1296</v>
       </c>
       <c r="D47" t="s" s="20">
-        <v>1287</v>
+        <v>1297</v>
       </c>
       <c r="E47" s="20" t="s">
-        <v>1288</v>
+        <v>1298</v>
       </c>
       <c r="F47" s="20" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="G47" s="20" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="H47" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I47" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J47" t="s" s="20">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L47" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="20" t="s">
-        <v>1289</v>
+        <v>1299</v>
       </c>
       <c r="B48" s="20" t="s">
-        <v>1290</v>
+        <v>1300</v>
       </c>
       <c r="C48" s="20" t="s">
-        <v>1291</v>
+        <v>1301</v>
       </c>
       <c r="D48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G48" s="20" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="H48" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I48" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J48" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K48" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L48" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="20" t="s">
-        <v>1292</v>
+        <v>1302</v>
       </c>
       <c r="B49" s="20" t="s">
-        <v>1290</v>
+        <v>1300</v>
       </c>
       <c r="C49" s="20" t="s">
-        <v>1293</v>
+        <v>1303</v>
       </c>
       <c r="D49" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E49" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F49" s="20" t="s">
-        <v>1294</v>
+        <v>1304</v>
       </c>
       <c r="G49" s="20" t="s">
-        <v>1295</v>
+        <v>1305</v>
       </c>
       <c r="H49" t="s" s="20">
-        <v>1296</v>
+        <v>1306</v>
       </c>
       <c r="I49" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J49" t="s" s="20">
-        <v>1297</v>
+        <v>1307</v>
       </c>
       <c r="K49" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L49" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
-        <v>1298</v>
+        <v>1308</v>
       </c>
       <c r="B50" s="20" t="s">
-        <v>1290</v>
+        <v>1300</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>1299</v>
+        <v>1309</v>
       </c>
       <c r="D50" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E50" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F50" s="20" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G50" s="20" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="H50" t="s" s="20">
-        <v>37</v>
+        <v>1294</v>
       </c>
       <c r="I50" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J50" t="s" s="20">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="K50" s="20" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="L50" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="20" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B51" s="20" t="s">
         <v>1300</v>
       </c>
-      <c r="B51" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="20" t="s">
-        <v>1301</v>
+        <v>1311</v>
       </c>
       <c r="D51" t="s" s="20">
-        <v>1302</v>
+        <v>1312</v>
       </c>
       <c r="E51" s="20" t="s">
-        <v>1303</v>
+        <v>1313</v>
       </c>
       <c r="F51" s="20" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G51" s="20" t="s">
-        <v>1304</v>
+        <v>1314</v>
       </c>
       <c r="H51" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I51" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J51" t="s" s="20">
-        <v>1305</v>
+        <v>1315</v>
       </c>
       <c r="K51" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L51" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="20" t="s">
-        <v>1306</v>
+        <v>1316</v>
       </c>
       <c r="B52" s="20" t="s">
-        <v>1290</v>
+        <v>1300</v>
       </c>
       <c r="C52" s="20" t="s">
-        <v>1307</v>
+        <v>1317</v>
       </c>
       <c r="D52" t="s" s="20">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="E52" s="20" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="F52" s="20" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="G52" s="20" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="H52" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I52" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J52" t="s" s="20">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L52" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="20" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="B53" s="20" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="D53" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E53" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F53" s="20" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="G53" s="20" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="H53" t="s" s="20">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="I53" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J53" t="s" s="20">
-        <v>1316</v>
+        <v>1326</v>
       </c>
       <c r="K53" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L53" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="20" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="B54" s="20" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="C54" s="20" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="D54" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F54" s="20" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="G54" s="20" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="H54" t="s" s="20">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="I54" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J54" t="s" s="20">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="K54" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L54" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="20" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="B55" s="20" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="C55" s="20" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="D55" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F55" s="20" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
       <c r="G55" s="20" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="H55" t="s" s="20">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="I55" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J55" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K55" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L55" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
-        <v>1328</v>
+        <v>1338</v>
       </c>
       <c r="B56" s="20" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="C56" s="20" t="s">
-        <v>1329</v>
+        <v>1339</v>
       </c>
       <c r="D56" t="s" s="20">
-        <v>1330</v>
+        <v>1340</v>
       </c>
       <c r="E56" s="20" t="s">
-        <v>1331</v>
+        <v>1341</v>
       </c>
       <c r="F56" s="20" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
       <c r="G56" s="20" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="H56" t="s" s="20">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="I56" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J56" t="s" s="20">
         <v>813</v>
       </c>
       <c r="K56" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L56" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="20" t="s">
-        <v>1332</v>
+        <v>1342</v>
       </c>
       <c r="B57" s="20" t="s">
-        <v>1333</v>
+        <v>1343</v>
       </c>
       <c r="C57" s="20" t="s">
-        <v>1334</v>
+        <v>1344</v>
       </c>
       <c r="D57" t="s" s="20">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="E57" s="20" t="s">
-        <v>1336</v>
+        <v>1346</v>
       </c>
       <c r="F57" s="20" t="s">
-        <v>1337</v>
+        <v>1347</v>
       </c>
       <c r="G57" s="20" t="s">
-        <v>1338</v>
+        <v>1348</v>
       </c>
       <c r="H57" t="s" s="20">
-        <v>1296</v>
+        <v>1306</v>
       </c>
       <c r="I57" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J57" t="s" s="20">
-        <v>1339</v>
+        <v>1349</v>
       </c>
       <c r="K57" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L57" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="20" t="s">
-        <v>1340</v>
+        <v>1350</v>
       </c>
       <c r="B58" s="20" t="s">
-        <v>1333</v>
+        <v>1343</v>
       </c>
       <c r="C58" s="20" t="s">
-        <v>1341</v>
+        <v>1351</v>
       </c>
       <c r="D58" t="s" s="20">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="E58" s="20" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="F58" s="20" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="G58" s="20" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="H58" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I58" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J58" t="s" s="20">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="K58" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L58" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="20" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C59" s="20" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="D59" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E59" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F59" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G59" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H59" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I59" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J59" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K59" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L59" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C60" s="20" t="s">
-        <v>1347</v>
+        <v>1357</v>
       </c>
       <c r="D60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F60" s="20" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="H60" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I60" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J60" t="s" s="20">
         <v>118</v>
       </c>
       <c r="K60" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L60" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="20" t="s">
-        <v>1348</v>
+        <v>1358</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C61" s="20" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="D61" t="s" s="20">
-        <v>1350</v>
+        <v>1360</v>
       </c>
       <c r="E61" s="20" t="s">
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="F61" s="20" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G61" s="20" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
       <c r="H61" t="s" s="20">
-        <v>1353</v>
+        <v>1363</v>
       </c>
       <c r="I61" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J61" t="s" s="20">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="K61" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L61" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="20" t="s">
-        <v>1354</v>
+        <v>1364</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C62" s="20" t="s">
-        <v>1355</v>
+        <v>1365</v>
       </c>
       <c r="D62" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E62" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F62" s="20" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
       <c r="G62" s="20" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="H62" t="s" s="20">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="I62" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J62" t="s" s="20">
         <v>616</v>
       </c>
       <c r="K62" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L62" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="20" t="s">
-        <v>1356</v>
+        <v>1366</v>
       </c>
       <c r="B63" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C63" s="20" t="s">
         <v>81</v>
       </c>
       <c r="D63" t="s" s="20">
-        <v>1357</v>
+        <v>1367</v>
       </c>
       <c r="E63" s="20" t="s">
         <v>83</v>
       </c>
       <c r="F63" s="20" t="s">
-        <v>1358</v>
+        <v>1368</v>
       </c>
       <c r="G63" s="20" t="s">
-        <v>1359</v>
+        <v>1369</v>
       </c>
       <c r="H63" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I63" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J63" t="s" s="20">
         <v>85</v>
       </c>
       <c r="K63" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L63" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="20" t="s">
-        <v>1360</v>
+        <v>1370</v>
       </c>
       <c r="B64" s="20" t="s">
-        <v>1361</v>
+        <v>1371</v>
       </c>
       <c r="C64" s="20" t="s">
-        <v>1362</v>
+        <v>1372</v>
       </c>
       <c r="D64" t="s" s="20">
-        <v>1363</v>
+        <v>1373</v>
       </c>
       <c r="E64" s="20" t="s">
-        <v>1364</v>
+        <v>1374</v>
       </c>
       <c r="F64" s="20" t="s">
-        <v>1365</v>
+        <v>1375</v>
       </c>
       <c r="G64" s="20" t="s">
-        <v>1366</v>
+        <v>1376</v>
       </c>
       <c r="H64" t="s" s="20">
-        <v>1367</v>
+        <v>1377</v>
       </c>
       <c r="I64" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J64" t="s" s="20">
-        <v>1368</v>
+        <v>1378</v>
       </c>
       <c r="K64" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L64" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="20" t="s">
-        <v>1369</v>
+        <v>1379</v>
       </c>
       <c r="B65" s="20" t="s">
-        <v>1370</v>
+        <v>1380</v>
       </c>
       <c r="C65" s="20" t="s">
-        <v>1371</v>
+        <v>1381</v>
       </c>
       <c r="D65" t="s" s="20">
-        <v>1372</v>
+        <v>1382</v>
       </c>
       <c r="E65" s="20" t="s">
-        <v>1373</v>
+        <v>1383</v>
       </c>
       <c r="F65" s="20" t="s">
-        <v>1374</v>
+        <v>1384</v>
       </c>
       <c r="G65" s="20" t="s">
-        <v>1375</v>
+        <v>1385</v>
       </c>
       <c r="H65" t="s" s="20">
-        <v>1376</v>
+        <v>1386</v>
       </c>
       <c r="I65" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J65" t="s" s="20">
-        <v>1377</v>
+        <v>1387</v>
       </c>
       <c r="K65" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L65" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" s="20" t="s">
-        <v>1378</v>
+        <v>1388</v>
       </c>
       <c r="B66" s="20" t="s">
-        <v>1379</v>
+        <v>1389</v>
       </c>
       <c r="C66" s="20" t="s">
-        <v>1380</v>
+        <v>1390</v>
       </c>
       <c r="D66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F66" s="20" t="s">
-        <v>1381</v>
+        <v>1391</v>
       </c>
       <c r="G66" s="20" t="s">
-        <v>1382</v>
+        <v>1392</v>
       </c>
       <c r="H66" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I66" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J66" t="s" s="20">
         <v>57</v>
       </c>
       <c r="K66" s="20" t="s">
         <v>65</v>
       </c>
       <c r="L66" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" s="20" t="s">
-        <v>1383</v>
+        <v>1393</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>1384</v>
+        <v>1394</v>
       </c>
       <c r="C67" s="20" t="s">
-        <v>1385</v>
+        <v>1395</v>
       </c>
       <c r="D67" t="s" s="20">
-        <v>1386</v>
+        <v>1396</v>
       </c>
       <c r="E67" s="20" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="F67" s="20" t="s">
-        <v>1294</v>
+        <v>1304</v>
       </c>
       <c r="G67" s="20" t="s">
-        <v>1295</v>
+        <v>1305</v>
       </c>
       <c r="H67" t="s" s="20">
-        <v>1296</v>
+        <v>1306</v>
       </c>
       <c r="I67" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J67" t="s" s="20">
-        <v>1297</v>
+        <v>1307</v>
       </c>
       <c r="K67" s="20" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="L67" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" s="20" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="B68" s="20" t="s">
-        <v>1390</v>
+        <v>1400</v>
       </c>
       <c r="C68" s="20" t="s">
-        <v>1391</v>
+        <v>1401</v>
       </c>
       <c r="D68" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E68" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F68" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G68" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H68" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I68" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J68" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K68" s="20" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="L68" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" s="20" t="s">
-        <v>1392</v>
+        <v>1402</v>
       </c>
       <c r="B69" s="20" t="s">
-        <v>1393</v>
+        <v>1403</v>
       </c>
       <c r="C69" s="20" t="s">
-        <v>1394</v>
+        <v>1404</v>
       </c>
       <c r="D69" t="s" s="20">
-        <v>1395</v>
+        <v>1405</v>
       </c>
       <c r="E69" s="20" t="s">
-        <v>1396</v>
+        <v>1406</v>
       </c>
       <c r="F69" s="20" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="G69" s="20" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="H69" t="s" s="20">
-        <v>37</v>
+        <v>1261</v>
       </c>
       <c r="I69" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J69" t="s" s="20">
-        <v>1397</v>
+        <v>1407</v>
       </c>
       <c r="K69" s="20" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="L69" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
-        <v>1398</v>
+        <v>1408</v>
       </c>
       <c r="B70" s="20" t="s">
-        <v>1399</v>
+        <v>1409</v>
       </c>
       <c r="C70" s="20" t="s">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="D70" t="s" s="20">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="E70" s="20" t="s">
-        <v>1402</v>
+        <v>1412</v>
       </c>
       <c r="F70" s="20" t="s">
-        <v>1403</v>
+        <v>1413</v>
       </c>
       <c r="G70" s="20" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="H70" t="s" s="20">
-        <v>1405</v>
+        <v>1415</v>
       </c>
       <c r="I70" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J70" t="s" s="20">
-        <v>1406</v>
+        <v>1416</v>
       </c>
       <c r="K70" s="20" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="L70" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" s="20" t="s">
-        <v>1407</v>
+        <v>1417</v>
       </c>
       <c r="B71" s="20" t="s">
-        <v>1408</v>
+        <v>1418</v>
       </c>
       <c r="C71" s="20" t="s">
-        <v>1409</v>
+        <v>1419</v>
       </c>
       <c r="D71" t="s" s="20">
         <v>427</v>
       </c>
       <c r="E71" s="20" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
       <c r="F71" s="20" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G71" s="20" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="H71" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I71" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J71" t="s" s="20">
-        <v>1411</v>
+        <v>1421</v>
       </c>
       <c r="K71" s="20" t="s">
-        <v>1412</v>
+        <v>1422</v>
       </c>
       <c r="L71" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="20" t="s">
-        <v>1413</v>
+        <v>1423</v>
       </c>
       <c r="B72" s="20" t="s">
-        <v>1414</v>
+        <v>1424</v>
       </c>
       <c r="C72" s="20" t="s">
-        <v>1415</v>
+        <v>1425</v>
       </c>
       <c r="D72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E72" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F72" s="20" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G72" s="20" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="H72" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I72" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J72" t="s" s="20">
-        <v>1416</v>
+        <v>1426</v>
       </c>
       <c r="K72" s="20" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="L72" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="20" t="s">
-        <v>1418</v>
+        <v>1428</v>
       </c>
       <c r="B73" s="20" t="s">
-        <v>1419</v>
+        <v>1429</v>
       </c>
       <c r="C73" s="20" t="s">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="D73" t="s" s="20">
-        <v>1421</v>
+        <v>1431</v>
       </c>
       <c r="E73" s="20" t="s">
-        <v>1422</v>
+        <v>1432</v>
       </c>
       <c r="F73" s="20" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
       <c r="G73" s="20" t="s">
-        <v>1424</v>
+        <v>1434</v>
       </c>
       <c r="H73" t="s" s="20">
-        <v>37</v>
+        <v>1435</v>
       </c>
       <c r="I73" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J73" t="s" s="20">
-        <v>1425</v>
+        <v>1436</v>
       </c>
       <c r="K73" s="20" t="s">
-        <v>1426</v>
+        <v>1437</v>
       </c>
       <c r="L73" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="64.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="20" t="s">
-        <v>1427</v>
+        <v>1438</v>
       </c>
       <c r="B74" s="20" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="C74" s="20" t="s">
-        <v>1429</v>
+        <v>1440</v>
       </c>
       <c r="D74" t="s" s="20">
-        <v>1430</v>
+        <v>1441</v>
       </c>
       <c r="E74" s="20" t="s">
-        <v>1431</v>
+        <v>1442</v>
       </c>
       <c r="F74" s="20" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
       <c r="G74" s="20" t="s">
-        <v>1424</v>
+        <v>1434</v>
       </c>
       <c r="H74" t="s" s="20">
-        <v>37</v>
+        <v>1435</v>
       </c>
       <c r="I74" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J74" t="s" s="20">
-        <v>1425</v>
+        <v>1436</v>
       </c>
       <c r="K74" s="20" t="s">
-        <v>1432</v>
+        <v>1443</v>
       </c>
       <c r="L74" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="20" t="s">
-        <v>1433</v>
+        <v>1444</v>
       </c>
       <c r="B75" s="20" t="s">
-        <v>1434</v>
+        <v>1445</v>
       </c>
       <c r="C75" s="20" t="s">
-        <v>1435</v>
+        <v>1446</v>
       </c>
       <c r="D75" t="s" s="20">
-        <v>1436</v>
+        <v>1447</v>
       </c>
       <c r="E75" s="20" t="s">
-        <v>1437</v>
+        <v>1448</v>
       </c>
       <c r="F75" s="20" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="G75" s="20" t="s">
-        <v>1438</v>
+        <v>1449</v>
       </c>
       <c r="H75" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I75" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J75" t="s" s="20">
-        <v>1439</v>
+        <v>1450</v>
       </c>
       <c r="K75" s="20" t="s">
-        <v>1440</v>
+        <v>1451</v>
       </c>
       <c r="L75" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="20" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
       <c r="B76" s="20" t="s">
-        <v>1442</v>
+        <v>1453</v>
       </c>
       <c r="C76" s="20" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="D76" t="s" s="20">
-        <v>1444</v>
+        <v>1455</v>
       </c>
       <c r="E76" s="20" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
       <c r="F76" s="20" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="G76" s="20" t="s">
-        <v>1438</v>
+        <v>1449</v>
       </c>
       <c r="H76" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I76" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J76" t="s" s="20">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="K76" s="20" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="L76" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="20" t="s">
-        <v>1448</v>
+        <v>1459</v>
       </c>
       <c r="B77" s="20" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="C77" s="20" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
       <c r="D77" t="s" s="20">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E77" s="20" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="F77" s="20" t="s">
-        <v>1453</v>
+        <v>1464</v>
       </c>
       <c r="G77" s="20" t="s">
-        <v>1454</v>
+        <v>1465</v>
       </c>
       <c r="H77" t="s" s="20">
-        <v>1455</v>
+        <v>1466</v>
       </c>
       <c r="I77" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J77" t="s" s="20">
-        <v>1456</v>
+        <v>1467</v>
       </c>
       <c r="K77" s="20" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="L77" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="20" t="s">
-        <v>1457</v>
+        <v>1468</v>
       </c>
       <c r="B78" s="20" t="s">
-        <v>1458</v>
+        <v>1469</v>
       </c>
       <c r="C78" s="20" t="s">
-        <v>1459</v>
+        <v>1470</v>
       </c>
       <c r="D78" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E78" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F78" s="20" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="G78" s="20" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="H78" t="s" s="20">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="I78" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J78" t="s" s="20">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K78" s="20" t="s">
-        <v>1460</v>
+        <v>1471</v>
       </c>
       <c r="L78" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="20" t="s">
-        <v>1461</v>
+        <v>1472</v>
       </c>
       <c r="B79" s="20" t="s">
-        <v>1462</v>
+        <v>1473</v>
       </c>
       <c r="C79" s="20" t="s">
-        <v>1463</v>
+        <v>1474</v>
       </c>
       <c r="D79" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E79" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F79" s="20" t="s">
-        <v>1464</v>
+        <v>1475</v>
       </c>
       <c r="G79" s="20" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="H79" t="s" s="20">
-        <v>1466</v>
+        <v>1477</v>
       </c>
       <c r="I79" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J79" t="s" s="20">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K79" s="20" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="L79" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="20" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
       <c r="B80" s="20" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="C80" s="20" t="s">
-        <v>1470</v>
+        <v>1481</v>
       </c>
       <c r="D80" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E80" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F80" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G80" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H80" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I80" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J80" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K80" s="20" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
       <c r="L80" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="20" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
       <c r="B81" s="20" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="C81" s="20" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="D81" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G81" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H81" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I81" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J81" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K81" s="20" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
       <c r="L81" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="20" t="s">
-        <v>1475</v>
+        <v>1486</v>
       </c>
       <c r="B82" s="20" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
       <c r="C82" s="20" t="s">
-        <v>1477</v>
+        <v>1488</v>
       </c>
       <c r="D82" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F82" s="20" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G82" s="20" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H82" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I82" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J82" t="s" s="20">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="K82" s="20" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
       <c r="L82" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="20" t="s">
-        <v>1478</v>
+        <v>1489</v>
       </c>
       <c r="B83" s="20" t="s">
-        <v>1479</v>
+        <v>1490</v>
       </c>
       <c r="C83" s="20" t="s">
-        <v>1480</v>
+        <v>1491</v>
       </c>
       <c r="D83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E83" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F83" s="20" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="G83" s="20" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="H83" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I83" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J83" t="s" s="20">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="L83" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="20" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="B84" s="20" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
       <c r="C84" s="20" t="s">
-        <v>1487</v>
+        <v>1498</v>
       </c>
       <c r="D84" t="s" s="20">
-        <v>1488</v>
+        <v>1499</v>
       </c>
       <c r="E84" s="20" t="s">
-        <v>1489</v>
+        <v>1500</v>
       </c>
       <c r="F84" s="20" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="G84" s="20" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="H84" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I84" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J84" t="s" s="20">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="K84" s="20" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="L84" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="20" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
       <c r="B85" s="20" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
       <c r="C85" s="20" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D85" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E85" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F85" s="20" t="s">
         <v>1492</v>
       </c>
-      <c r="D85" t="s" s="20">
-[...7 lines deleted...]
-      </c>
       <c r="G85" s="20" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="H85" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I85" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J85" t="s" s="20">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="L85" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="20" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B86" s="20" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D86" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F86" s="20" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G86" s="20" t="s">
         <v>1493</v>
-      </c>
-[...16 lines deleted...]
-        <v>1482</v>
       </c>
       <c r="H86" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I86" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J86" t="s" s="20">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="K86" s="20" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="L86" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="20" t="s">
-        <v>1495</v>
+        <v>1506</v>
       </c>
       <c r="B87" s="20" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
       <c r="C87" s="20" t="s">
-        <v>1496</v>
+        <v>1507</v>
       </c>
       <c r="D87" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E87" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F87" s="20" t="s">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G87" s="20" t="s">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H87" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I87" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J87" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>1500</v>
+        <v>1511</v>
       </c>
       <c r="L87" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" t="s" s="20">
-        <v>1501</v>
+        <v>1512</v>
       </c>
       <c r="B88" t="s" s="20">
-        <v>1502</v>
+        <v>1513</v>
       </c>
       <c r="C88" t="s" s="20">
-        <v>1503</v>
+        <v>1514</v>
       </c>
       <c r="D88" t="s" s="20">
-        <v>1504</v>
+        <v>1515</v>
       </c>
       <c r="E88" t="s" s="20">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="F88" t="s" s="20">
-        <v>1506</v>
+        <v>1517</v>
       </c>
       <c r="G88" t="s" s="20">
-        <v>1507</v>
+        <v>1518</v>
       </c>
       <c r="H88" t="s" s="20">
-        <v>1508</v>
+        <v>1519</v>
       </c>
       <c r="I88" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J88" t="s" s="20">
-        <v>1509</v>
+        <v>1520</v>
       </c>
       <c r="K88" t="s" s="20">
-        <v>1510</v>
+        <v>1521</v>
       </c>
       <c r="L88" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="20" t="s">
-        <v>1511</v>
+        <v>1522</v>
       </c>
       <c r="B89" s="20" t="s">
-        <v>1512</v>
+        <v>1523</v>
       </c>
       <c r="C89" s="20" t="s">
-        <v>1513</v>
+        <v>1524</v>
       </c>
       <c r="D89" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E89" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F89" s="20" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G89" s="20" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="H89" t="s" s="20">
-        <v>37</v>
+        <v>1294</v>
       </c>
       <c r="I89" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J89" t="s" s="20">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="K89" s="20" t="s">
         <v>211</v>
       </c>
       <c r="L89" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" t="s" s="20">
-        <v>1514</v>
+        <v>1525</v>
       </c>
       <c r="B90" t="s" s="20">
-        <v>1512</v>
+        <v>1523</v>
       </c>
       <c r="C90" t="s" s="20">
-        <v>1515</v>
+        <v>1526</v>
       </c>
       <c r="D90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E90" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s" s="20">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="G90" t="s" s="20">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="H90" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I90" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J90" t="s" s="20">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="K90" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L90" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="20">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="B91" t="s" s="20">
-        <v>1512</v>
+        <v>1523</v>
       </c>
       <c r="C91" t="s" s="20">
-        <v>1517</v>
+        <v>1528</v>
       </c>
       <c r="D91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F91" t="s" s="20">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="G91" t="s" s="20">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="H91" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I91" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J91" t="s" s="20">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="K91" t="s" s="20">
         <v>211</v>
       </c>
       <c r="L91" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="20">
-        <v>1518</v>
+        <v>1529</v>
       </c>
       <c r="B92" t="s" s="20">
-        <v>1519</v>
+        <v>1530</v>
       </c>
       <c r="C92" t="s" s="20">
-        <v>1520</v>
+        <v>1531</v>
       </c>
       <c r="D92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E92" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F92" t="s" s="20">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="G92" t="s" s="20">
-        <v>1522</v>
+        <v>1533</v>
       </c>
       <c r="H92" t="s" s="20">
-        <v>1523</v>
+        <v>1534</v>
       </c>
       <c r="I92" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J92" t="s" s="20">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K92" t="s" s="20">
-        <v>1510</v>
+        <v>1521</v>
       </c>
       <c r="L92" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="20">
-        <v>1524</v>
+        <v>1535</v>
       </c>
       <c r="B93" t="s" s="20">
-        <v>1525</v>
+        <v>1536</v>
       </c>
       <c r="C93" t="s" s="20">
-        <v>1526</v>
+        <v>1537</v>
       </c>
       <c r="D93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E93" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F93" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G93" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H93" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I93" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J93" t="s" s="20">
-        <v>1377</v>
+        <v>1387</v>
       </c>
       <c r="K93" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L93" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="20">
-        <v>1527</v>
+        <v>1538</v>
       </c>
       <c r="B94" t="s" s="20">
-        <v>1528</v>
+        <v>1539</v>
       </c>
       <c r="C94" t="s" s="20">
-        <v>1529</v>
+        <v>1540</v>
       </c>
       <c r="D94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E94" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F94" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G94" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H94" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I94" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J94" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K94" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L94" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="20">
-        <v>1530</v>
+        <v>1541</v>
       </c>
       <c r="B95" t="s" s="20">
-        <v>1528</v>
+        <v>1539</v>
       </c>
       <c r="C95" t="s" s="20">
-        <v>1531</v>
+        <v>1542</v>
       </c>
       <c r="D95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E95" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F95" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G95" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H95" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I95" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J95" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K95" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L95" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="20">
-        <v>1532</v>
+        <v>1543</v>
       </c>
       <c r="B96" t="s" s="20">
-        <v>1528</v>
+        <v>1539</v>
       </c>
       <c r="C96" t="s" s="20">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="D96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E96" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F96" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G96" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H96" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I96" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J96" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K96" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L96" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="20">
-        <v>1534</v>
+        <v>1545</v>
       </c>
       <c r="B97" t="s" s="20">
-        <v>1535</v>
+        <v>1546</v>
       </c>
       <c r="C97" t="s" s="20">
-        <v>1536</v>
+        <v>1547</v>
       </c>
       <c r="D97" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E97" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F97" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G97" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H97" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I97" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J97" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K97" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L97" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s" s="20">
-        <v>1537</v>
+        <v>1548</v>
       </c>
       <c r="B98" t="s" s="20">
-        <v>1535</v>
+        <v>1546</v>
       </c>
       <c r="C98" t="s" s="20">
-        <v>1538</v>
+        <v>1549</v>
       </c>
       <c r="D98" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E98" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F98" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G98" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H98" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I98" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J98" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K98" t="s" s="20">
         <v>218</v>
       </c>
       <c r="L98" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="20">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="B99" t="s" s="20">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="C99" t="s" s="20">
-        <v>1541</v>
+        <v>1552</v>
       </c>
       <c r="D99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E99" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F99" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G99" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H99" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I99" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J99" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K99" t="s" s="20">
         <v>205</v>
       </c>
       <c r="L99" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="20">
-        <v>1542</v>
+        <v>1553</v>
       </c>
       <c r="B100" t="s" s="20">
         <v>267</v>
       </c>
       <c r="C100" t="s" s="20">
-        <v>1543</v>
+        <v>1554</v>
       </c>
       <c r="D100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E100" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F100" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G100" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H100" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I100" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J100" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K100" t="s" s="20">
         <v>239</v>
       </c>
       <c r="L100" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="20">
-        <v>1544</v>
+        <v>1555</v>
       </c>
       <c r="B101" t="s" s="20">
-        <v>1545</v>
+        <v>1556</v>
       </c>
       <c r="C101" t="s" s="20">
-        <v>1546</v>
+        <v>1557</v>
       </c>
       <c r="D101" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E101" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F101" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G101" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H101" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I101" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J101" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K101" t="s" s="20">
         <v>227</v>
       </c>
       <c r="L101" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="20">
-        <v>1547</v>
+        <v>1558</v>
       </c>
       <c r="B102" t="s" s="20">
-        <v>1548</v>
+        <v>1559</v>
       </c>
       <c r="C102" t="s" s="20">
-        <v>1549</v>
+        <v>1560</v>
       </c>
       <c r="D102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E102" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F102" t="s" s="20">
-        <v>1550</v>
+        <v>1561</v>
       </c>
       <c r="G102" t="s" s="20">
-        <v>1551</v>
+        <v>1562</v>
       </c>
       <c r="H102" t="s" s="20">
-        <v>1552</v>
+        <v>1563</v>
       </c>
       <c r="I102" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J102" t="s" s="20">
-        <v>1553</v>
+        <v>1564</v>
       </c>
       <c r="K102" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L102" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="20">
-        <v>1554</v>
+        <v>1565</v>
       </c>
       <c r="B103" t="s" s="20">
-        <v>1555</v>
+        <v>1566</v>
       </c>
       <c r="C103" t="s" s="20">
-        <v>1556</v>
+        <v>1567</v>
       </c>
       <c r="D103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E103" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F103" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G103" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H103" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I103" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J103" t="s" s="20">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="K103" t="s" s="20">
         <v>300</v>
       </c>
       <c r="L103" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="20">
-        <v>1557</v>
+        <v>1568</v>
       </c>
       <c r="B104" t="s" s="20">
-        <v>1558</v>
+        <v>1569</v>
       </c>
       <c r="C104" t="s" s="20">
-        <v>1559</v>
+        <v>1570</v>
       </c>
       <c r="D104" t="s" s="20">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="E104" t="s" s="20">
-        <v>1561</v>
+        <v>1572</v>
       </c>
       <c r="F104" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G104" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H104" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I104" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J104" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K104" t="s" s="20">
-        <v>1510</v>
+        <v>1521</v>
       </c>
       <c r="L104" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="20">
-        <v>1562</v>
+        <v>1573</v>
       </c>
       <c r="B105" t="s" s="20">
-        <v>1563</v>
+        <v>1574</v>
       </c>
       <c r="C105" t="s" s="20">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="D105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E105" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F105" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G105" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H105" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I105" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J105" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K105" t="s" s="20">
-        <v>1510</v>
+        <v>1521</v>
       </c>
       <c r="L105" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="20">
-        <v>1565</v>
+        <v>1576</v>
       </c>
       <c r="B106" t="s" s="20">
-        <v>1566</v>
+        <v>1577</v>
       </c>
       <c r="C106" t="s" s="20">
-        <v>1567</v>
+        <v>1578</v>
       </c>
       <c r="D106" t="s" s="20">
-        <v>1568</v>
+        <v>1579</v>
       </c>
       <c r="E106" t="s" s="20">
-        <v>1569</v>
+        <v>1580</v>
       </c>
       <c r="F106" t="s" s="20">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="G106" t="s" s="20">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="H106" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I106" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J106" t="s" s="20">
-        <v>1570</v>
+        <v>1581</v>
       </c>
       <c r="K106" t="s" s="20">
         <v>333</v>
       </c>
       <c r="L106" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="20">
-        <v>1571</v>
+        <v>1582</v>
       </c>
       <c r="B107" t="s" s="20">
-        <v>1572</v>
+        <v>1583</v>
       </c>
       <c r="C107" t="s" s="20">
-        <v>1573</v>
+        <v>1584</v>
       </c>
       <c r="D107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E107" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F107" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G107" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H107" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I107" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J107" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K107" t="s" s="20">
         <v>354</v>
       </c>
       <c r="L107" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="20">
-        <v>1574</v>
+        <v>1585</v>
       </c>
       <c r="B108" t="s" s="20">
-        <v>1575</v>
+        <v>1586</v>
       </c>
       <c r="C108" t="s" s="20">
-        <v>1496</v>
+        <v>1507</v>
       </c>
       <c r="D108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E108" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F108" t="s" s="20">
-        <v>1576</v>
+        <v>1587</v>
       </c>
       <c r="G108" t="s" s="20">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="H108" t="s" s="20">
-        <v>1578</v>
+        <v>1589</v>
       </c>
       <c r="I108" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J108" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K108" t="s" s="20">
-        <v>1579</v>
+        <v>1590</v>
       </c>
       <c r="L108" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="20">
-        <v>1580</v>
+        <v>1591</v>
       </c>
       <c r="B109" t="s" s="20">
-        <v>1581</v>
+        <v>1592</v>
       </c>
       <c r="C109" t="s" s="20">
-        <v>1546</v>
+        <v>1557</v>
       </c>
       <c r="D109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E109" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F109" t="s" s="20">
-        <v>1582</v>
+        <v>1593</v>
       </c>
       <c r="G109" t="s" s="20">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="H109" t="s" s="20">
-        <v>1584</v>
+        <v>1595</v>
       </c>
       <c r="I109" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J109" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K109" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L109" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="20">
-        <v>1585</v>
+        <v>1596</v>
       </c>
       <c r="B110" t="s" s="20">
         <v>361</v>
       </c>
       <c r="C110" t="s" s="20">
-        <v>1586</v>
+        <v>1597</v>
       </c>
       <c r="D110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E110" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F110" t="s" s="20">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="G110" t="s" s="20">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="H110" t="s" s="20">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="I110" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J110" t="s" s="20">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="K110" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L110" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s" s="20">
-        <v>1590</v>
+        <v>1601</v>
       </c>
       <c r="B111" t="s" s="20">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="C111" t="s" s="20">
-        <v>1592</v>
+        <v>1603</v>
       </c>
       <c r="D111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E111" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F111" t="s" s="20">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="G111" t="s" s="20">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="H111" t="s" s="20">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="I111" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J111" t="s" s="20">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="K111" t="s" s="20">
         <v>364</v>
       </c>
       <c r="L111" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="20">
-        <v>1593</v>
+        <v>1604</v>
       </c>
       <c r="B112" t="s" s="20">
         <v>366</v>
       </c>
       <c r="C112" t="s" s="20">
-        <v>1594</v>
+        <v>1605</v>
       </c>
       <c r="D112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F112" t="s" s="20">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="G112" t="s" s="20">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="H112" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I112" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J112" t="s" s="20">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="K112" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L112" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="20">
-        <v>1595</v>
+        <v>1606</v>
       </c>
       <c r="B113" t="s" s="20">
         <v>387</v>
       </c>
       <c r="C113" t="s" s="20">
-        <v>1596</v>
+        <v>1607</v>
       </c>
       <c r="D113" t="s" s="20">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="E113" t="s" s="20">
-        <v>1598</v>
+        <v>1609</v>
       </c>
       <c r="F113" t="s" s="20">
-        <v>1246</v>
+        <v>1253</v>
       </c>
       <c r="G113" t="s" s="20">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="H113" t="s" s="20">
-        <v>37</v>
+        <v>1255</v>
       </c>
       <c r="I113" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J113" t="s" s="20">
-        <v>1599</v>
+        <v>1610</v>
       </c>
       <c r="K113" t="s" s="20">
         <v>376</v>
       </c>
       <c r="L113" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="20">
-        <v>1600</v>
+        <v>1611</v>
       </c>
       <c r="B114" t="s" s="20">
-        <v>1601</v>
+        <v>1612</v>
       </c>
       <c r="C114" t="s" s="20">
-        <v>1602</v>
+        <v>1613</v>
       </c>
       <c r="D114" t="s" s="20">
-        <v>1603</v>
+        <v>1614</v>
       </c>
       <c r="E114" t="s" s="20">
-        <v>1604</v>
+        <v>1615</v>
       </c>
       <c r="F114" t="s" s="20">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G114" t="s" s="20">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="H114" t="s" s="20">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="I114" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J114" t="s" s="20">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="K114" t="s" s="20">
         <v>444</v>
       </c>
       <c r="L114" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="20">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="B115" t="s" s="20">
-        <v>1609</v>
+        <v>1620</v>
       </c>
       <c r="C115" t="s" s="20">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="D115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E115" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F115" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G115" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H115" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I115" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J115" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K115" t="s" s="20">
         <v>473</v>
       </c>
       <c r="L115" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="20">
-        <v>1611</v>
+        <v>1622</v>
       </c>
       <c r="B116" t="s" s="20">
         <v>526</v>
       </c>
       <c r="C116" t="s" s="20">
-        <v>1612</v>
+        <v>1623</v>
       </c>
       <c r="D116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E116" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F116" t="s" s="20">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G116" t="s" s="20">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="H116" t="s" s="20">
-        <v>1614</v>
+        <v>1625</v>
       </c>
       <c r="I116" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J116" t="s" s="20">
-        <v>1615</v>
+        <v>1626</v>
       </c>
       <c r="K116" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L116" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="20">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="B117" t="s" s="20">
-        <v>1617</v>
+        <v>1628</v>
       </c>
       <c r="C117" t="s" s="20">
-        <v>1618</v>
+        <v>1629</v>
       </c>
       <c r="D117" t="s" s="20">
-        <v>1619</v>
+        <v>1630</v>
       </c>
       <c r="E117" t="s" s="20">
-        <v>1620</v>
+        <v>1631</v>
       </c>
       <c r="F117" t="s" s="20">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G117" t="s" s="20">
-        <v>1621</v>
+        <v>1632</v>
       </c>
       <c r="H117" t="s" s="20">
-        <v>37</v>
+        <v>1633</v>
       </c>
       <c r="I117" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J117" t="s" s="20">
-        <v>1622</v>
+        <v>1634</v>
       </c>
       <c r="K117" t="s" s="20">
         <v>569</v>
       </c>
       <c r="L117" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="20">
-        <v>1623</v>
+        <v>1635</v>
       </c>
       <c r="B118" t="s" s="20">
-        <v>1624</v>
+        <v>1636</v>
       </c>
       <c r="C118" t="s" s="20">
-        <v>1625</v>
+        <v>1637</v>
       </c>
       <c r="D118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E118" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F118" t="s" s="20">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="G118" t="s" s="20">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H118" t="s" s="20">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="I118" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J118" t="s" s="20">
         <v>728</v>
       </c>
       <c r="K118" t="s" s="20">
         <v>369</v>
       </c>
       <c r="L118" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="20">
-        <v>1626</v>
+        <v>1638</v>
       </c>
       <c r="B119" t="s" s="20">
         <v>614</v>
       </c>
       <c r="C119" t="s" s="20">
-        <v>1627</v>
+        <v>1639</v>
       </c>
       <c r="D119" t="s" s="20">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="E119" t="s" s="20">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="F119" t="s" s="20">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G119" t="s" s="20">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="H119" t="s" s="20">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="I119" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J119" t="s" s="20">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="K119" t="s" s="20">
         <v>581</v>
       </c>
       <c r="L119" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="20">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="B120" t="s" s="20">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="C120" t="s" s="20">
-        <v>1632</v>
+        <v>1644</v>
       </c>
       <c r="D120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E120" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F120" t="s" s="20">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G120" t="s" s="20">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="H120" t="s" s="20">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="I120" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J120" t="s" s="20">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="K120" t="s" s="20">
         <v>629</v>
       </c>
       <c r="L120" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="20">
-        <v>1633</v>
+        <v>1645</v>
       </c>
       <c r="B121" t="s" s="20">
-        <v>1634</v>
+        <v>1646</v>
       </c>
       <c r="C121" t="s" s="20">
-        <v>1635</v>
+        <v>1647</v>
       </c>
       <c r="D121" t="s" s="20">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="E121" t="s" s="20">
-        <v>1637</v>
+        <v>1649</v>
       </c>
       <c r="F121" t="s" s="20">
-        <v>1638</v>
+        <v>1650</v>
       </c>
       <c r="G121" t="s" s="20">
-        <v>1639</v>
+        <v>1651</v>
       </c>
       <c r="H121" t="s" s="20">
-        <v>37</v>
+        <v>1652</v>
       </c>
       <c r="I121" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J121" t="s" s="20">
-        <v>1640</v>
+        <v>1653</v>
       </c>
       <c r="K121" t="s" s="20">
         <v>635</v>
       </c>
       <c r="L121" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="20">
-        <v>1641</v>
+        <v>1654</v>
       </c>
       <c r="B122" t="s" s="20">
-        <v>1642</v>
+        <v>1655</v>
       </c>
       <c r="C122" t="s" s="20">
-        <v>1643</v>
+        <v>1656</v>
       </c>
       <c r="D122" t="s" s="20">
-        <v>1644</v>
+        <v>1657</v>
       </c>
       <c r="E122" t="s" s="20">
-        <v>1645</v>
+        <v>1658</v>
       </c>
       <c r="F122" t="s" s="20">
-        <v>1646</v>
+        <v>1659</v>
       </c>
       <c r="G122" t="s" s="20">
-        <v>1647</v>
+        <v>1660</v>
       </c>
       <c r="H122" t="s" s="20">
-        <v>1648</v>
+        <v>1661</v>
       </c>
       <c r="I122" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J122" t="s" s="20">
-        <v>1649</v>
+        <v>1662</v>
       </c>
       <c r="K122" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L122" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="20">
-        <v>1650</v>
+        <v>1663</v>
       </c>
       <c r="B123" t="s" s="20">
-        <v>1651</v>
+        <v>1664</v>
       </c>
       <c r="C123" t="s" s="20">
-        <v>1652</v>
+        <v>1665</v>
       </c>
       <c r="D123" t="s" s="20">
-        <v>1653</v>
+        <v>1666</v>
       </c>
       <c r="E123" t="s" s="20">
-        <v>1654</v>
+        <v>1667</v>
       </c>
       <c r="F123" t="s" s="20">
-        <v>1655</v>
+        <v>1668</v>
       </c>
       <c r="G123" t="s" s="20">
-        <v>1656</v>
+        <v>1669</v>
       </c>
       <c r="H123" t="s" s="20">
-        <v>1657</v>
+        <v>1670</v>
       </c>
       <c r="I123" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J123" t="s" s="20">
-        <v>1658</v>
+        <v>1671</v>
       </c>
       <c r="K123" t="s" s="20">
-        <v>1659</v>
+        <v>1672</v>
       </c>
       <c r="L123" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="20">
-        <v>1660</v>
+        <v>1673</v>
       </c>
       <c r="B124" t="s" s="20">
         <v>640</v>
       </c>
       <c r="C124" t="s" s="20">
-        <v>1661</v>
+        <v>1674</v>
       </c>
       <c r="D124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E124" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F124" t="s" s="20">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="G124" t="s" s="20">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="H124" t="s" s="20">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="I124" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J124" t="s" s="20">
-        <v>1662</v>
+        <v>1675</v>
       </c>
       <c r="K124" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L124" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="20">
-        <v>1663</v>
+        <v>1676</v>
       </c>
       <c r="B125" t="s" s="20">
-        <v>1664</v>
+        <v>1677</v>
       </c>
       <c r="C125" t="s" s="20">
-        <v>1665</v>
+        <v>1678</v>
       </c>
       <c r="D125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E125" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F125" t="s" s="20">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="G125" t="s" s="20">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="H125" t="s" s="20">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="I125" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J125" t="s" s="20">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="K125" t="s" s="20">
         <v>648</v>
       </c>
       <c r="L125" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s" s="20">
-        <v>1666</v>
+        <v>1679</v>
       </c>
       <c r="B126" t="s" s="20">
-        <v>1667</v>
+        <v>1680</v>
       </c>
       <c r="C126" t="s" s="20">
-        <v>1668</v>
+        <v>1681</v>
       </c>
       <c r="D126" t="s" s="20">
-        <v>1669</v>
+        <v>1682</v>
       </c>
       <c r="E126" t="s" s="20">
-        <v>1670</v>
+        <v>1683</v>
       </c>
       <c r="F126" t="s" s="20">
-        <v>1381</v>
+        <v>1391</v>
       </c>
       <c r="G126" t="s" s="20">
-        <v>1671</v>
+        <v>1684</v>
       </c>
       <c r="H126" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I126" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J126" t="s" s="20">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="K126" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L126" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="20">
-        <v>1673</v>
+        <v>1686</v>
       </c>
       <c r="B127" t="s" s="20">
-        <v>1674</v>
+        <v>1687</v>
       </c>
       <c r="C127" t="s" s="20">
-        <v>1675</v>
+        <v>1688</v>
       </c>
       <c r="D127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E127" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F127" t="s" s="20">
-        <v>1294</v>
+        <v>1304</v>
       </c>
       <c r="G127" t="s" s="20">
-        <v>1295</v>
+        <v>1305</v>
       </c>
       <c r="H127" t="s" s="20">
-        <v>1296</v>
+        <v>1306</v>
       </c>
       <c r="I127" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J127" t="s" s="20">
-        <v>1676</v>
+        <v>1689</v>
       </c>
       <c r="K127" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L127" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s" s="20">
-        <v>1677</v>
+        <v>1690</v>
       </c>
       <c r="B128" t="s" s="20">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="C128" t="s" s="20">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="D128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E128" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F128" t="s" s="20">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="G128" t="s" s="20">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="H128" t="s" s="20">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="I128" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J128" t="s" s="20">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="K128" t="s" s="20">
         <v>652</v>
       </c>
       <c r="L128" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="20">
-        <v>1680</v>
+        <v>1693</v>
       </c>
       <c r="B129" t="s" s="20">
-        <v>1681</v>
+        <v>1694</v>
       </c>
       <c r="C129" t="s" s="20">
-        <v>1682</v>
+        <v>1695</v>
       </c>
       <c r="D129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E129" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F129" t="s" s="20">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="G129" t="s" s="20">
-        <v>1684</v>
+        <v>1697</v>
       </c>
       <c r="H129" t="s" s="20">
-        <v>1685</v>
+        <v>1698</v>
       </c>
       <c r="I129" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J129" t="s" s="20">
         <v>821</v>
       </c>
       <c r="K129" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L129" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s" s="20">
-        <v>1686</v>
+        <v>1699</v>
       </c>
       <c r="B130" t="s" s="20">
         <v>665</v>
       </c>
       <c r="C130" t="s" s="20">
-        <v>1687</v>
+        <v>1700</v>
       </c>
       <c r="D130" t="s" s="20">
-        <v>1688</v>
+        <v>1701</v>
       </c>
       <c r="E130" t="s" s="20">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="F130" t="s" s="20">
-        <v>1690</v>
+        <v>1703</v>
       </c>
       <c r="G130" t="s" s="20">
-        <v>1691</v>
+        <v>1704</v>
       </c>
       <c r="H130" t="s" s="20">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="I130" t="s" s="20">
         <v>71</v>
       </c>
       <c r="J130" t="s" s="20">
         <v>867</v>
       </c>
       <c r="K130" t="s" s="20">
         <v>661</v>
       </c>
       <c r="L130" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s" s="20">
-        <v>1692</v>
+        <v>1705</v>
       </c>
       <c r="B131" t="s" s="20">
-        <v>1693</v>
+        <v>1706</v>
       </c>
       <c r="C131" t="s" s="20">
-        <v>1694</v>
+        <v>1707</v>
       </c>
       <c r="D131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E131" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F131" t="s" s="20">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="G131" t="s" s="20">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="H131" t="s" s="20">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="I131" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J131" t="s" s="20">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="K131" t="s" s="20">
         <v>675</v>
       </c>
       <c r="L131" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="20">
-        <v>1695</v>
+        <v>1708</v>
       </c>
       <c r="B132" t="s" s="20">
-        <v>1696</v>
+        <v>1709</v>
       </c>
       <c r="C132" t="s" s="20">
-        <v>1697</v>
+        <v>1710</v>
       </c>
       <c r="D132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F132" t="s" s="20">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G132" t="s" s="20">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="H132" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I132" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J132" t="s" s="20">
-        <v>1698</v>
+        <v>1711</v>
       </c>
       <c r="K132" t="s" s="20">
-        <v>1699</v>
+        <v>1712</v>
       </c>
       <c r="L132" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="20">
-        <v>1700</v>
+        <v>1713</v>
       </c>
       <c r="B133" t="s" s="20">
         <v>753</v>
       </c>
       <c r="C133" t="s" s="20">
-        <v>1701</v>
+        <v>1714</v>
       </c>
       <c r="D133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E133" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F133" t="s" s="20">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="G133" t="s" s="20">
-        <v>1522</v>
+        <v>1533</v>
       </c>
       <c r="H133" t="s" s="20">
-        <v>1523</v>
+        <v>1534</v>
       </c>
       <c r="I133" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J133" t="s" s="20">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K133" t="s" s="20">
         <v>757</v>
       </c>
       <c r="L133" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="20">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="B134" t="s" s="20">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="C134" t="s" s="20">
-        <v>1704</v>
+        <v>1717</v>
       </c>
       <c r="D134" t="s" s="20">
-        <v>1705</v>
+        <v>1718</v>
       </c>
       <c r="E134" t="s" s="20">
-        <v>1706</v>
+        <v>1719</v>
       </c>
       <c r="F134" t="s" s="20">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="G134" t="s" s="20">
-        <v>1707</v>
+        <v>1720</v>
       </c>
       <c r="H134" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I134" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J134" t="s" s="20">
-        <v>1708</v>
+        <v>1721</v>
       </c>
       <c r="K134" t="s" s="20">
         <v>788</v>
       </c>
       <c r="L134" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="20">
-        <v>1709</v>
+        <v>1722</v>
       </c>
       <c r="B135" t="s" s="20">
         <v>790</v>
       </c>
       <c r="C135" t="s" s="20">
-        <v>1710</v>
+        <v>1723</v>
       </c>
       <c r="D135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E135" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F135" t="s" s="20">
-        <v>1711</v>
+        <v>1724</v>
       </c>
       <c r="G135" t="s" s="20">
-        <v>1712</v>
+        <v>1725</v>
       </c>
       <c r="H135" t="s" s="20">
-        <v>1713</v>
+        <v>1726</v>
       </c>
       <c r="I135" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J135" t="s" s="20">
-        <v>1714</v>
+        <v>1727</v>
       </c>
       <c r="K135" t="s" s="20">
         <v>807</v>
       </c>
       <c r="L135" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="20">
-        <v>1715</v>
+        <v>1728</v>
       </c>
       <c r="B136" t="s" s="20">
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="C136" t="s" s="20">
-        <v>1717</v>
+        <v>1730</v>
       </c>
       <c r="D136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F136" t="s" s="20">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G136" t="s" s="20">
-        <v>1718</v>
+        <v>1731</v>
       </c>
       <c r="H136" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I136" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J136" t="s" s="20">
         <v>586</v>
       </c>
       <c r="K136" t="s" s="20">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="L136" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="20">
-        <v>1720</v>
+        <v>1733</v>
       </c>
       <c r="B137" t="s" s="20">
-        <v>1721</v>
+        <v>1734</v>
       </c>
       <c r="C137" t="s" s="20">
-        <v>1722</v>
+        <v>1735</v>
       </c>
       <c r="D137" t="s" s="20">
-        <v>1723</v>
+        <v>1736</v>
       </c>
       <c r="E137" t="s" s="20">
-        <v>1724</v>
+        <v>1737</v>
       </c>
       <c r="F137" t="s" s="20">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="G137" t="s" s="20">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="H137" t="s" s="20">
-        <v>37</v>
+        <v>1261</v>
       </c>
       <c r="I137" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J137" t="s" s="20">
         <v>323</v>
       </c>
       <c r="K137" t="s" s="20">
-        <v>1725</v>
+        <v>1738</v>
       </c>
       <c r="L137" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="20">
-        <v>1726</v>
+        <v>1739</v>
       </c>
       <c r="B138" t="s" s="20">
-        <v>1727</v>
+        <v>1740</v>
       </c>
       <c r="C138" t="s" s="20">
-        <v>1728</v>
+        <v>1741</v>
       </c>
       <c r="D138" t="s" s="20">
-        <v>1729</v>
+        <v>1742</v>
       </c>
       <c r="E138" t="s" s="20">
-        <v>1730</v>
+        <v>1743</v>
       </c>
       <c r="F138" t="s" s="20">
-        <v>1731</v>
+        <v>1744</v>
       </c>
       <c r="G138" t="s" s="20">
-        <v>1732</v>
+        <v>1745</v>
       </c>
       <c r="H138" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I138" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J138" t="s" s="20">
-        <v>1733</v>
+        <v>1746</v>
       </c>
       <c r="K138" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L138" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s" s="20">
-        <v>1734</v>
+        <v>1747</v>
       </c>
       <c r="B139" t="s" s="20">
-        <v>1727</v>
+        <v>1740</v>
       </c>
       <c r="C139" t="s" s="20">
-        <v>1735</v>
+        <v>1748</v>
       </c>
       <c r="D139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F139" t="s" s="20">
-        <v>1731</v>
+        <v>1744</v>
       </c>
       <c r="G139" t="s" s="20">
-        <v>1732</v>
+        <v>1745</v>
       </c>
       <c r="H139" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I139" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J139" t="s" s="20">
-        <v>1733</v>
+        <v>1746</v>
       </c>
       <c r="K139" t="s" s="20">
         <v>863</v>
       </c>
       <c r="L139" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s" s="20">
-        <v>1736</v>
+        <v>1749</v>
       </c>
       <c r="B140" t="s" s="20">
-        <v>1737</v>
+        <v>1750</v>
       </c>
       <c r="C140" t="s" s="20">
         <v>54</v>
       </c>
       <c r="D140" t="s" s="20">
         <v>55</v>
       </c>
       <c r="E140" t="s" s="20">
         <v>56</v>
       </c>
       <c r="F140" t="s" s="20">
-        <v>1655</v>
+        <v>1668</v>
       </c>
       <c r="G140" t="s" s="20">
-        <v>1656</v>
+        <v>1669</v>
       </c>
       <c r="H140" t="s" s="20">
-        <v>1657</v>
+        <v>1670</v>
       </c>
       <c r="I140" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J140" t="s" s="20">
         <v>710</v>
       </c>
       <c r="K140" t="s" s="20">
         <v>889</v>
       </c>
       <c r="L140" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s" s="20">
-        <v>1738</v>
+        <v>1751</v>
       </c>
       <c r="B141" t="s" s="20">
-        <v>1739</v>
+        <v>1752</v>
       </c>
       <c r="C141" t="s" s="20">
-        <v>1740</v>
+        <v>1753</v>
       </c>
       <c r="D141" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E141" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F141" t="s" s="20">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="G141" t="s" s="20">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="H141" t="s" s="20">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="I141" t="s" s="20">
         <v>38</v>
       </c>
       <c r="J141" t="s" s="20">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="K141" t="s" s="20">
         <v>938</v>
       </c>
       <c r="L141" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s" s="20">
-        <v>1741</v>
+        <v>1754</v>
       </c>
       <c r="B142" t="s" s="20">
-        <v>1742</v>
+        <v>1755</v>
       </c>
       <c r="C142" t="s" s="20">
-        <v>1743</v>
+        <v>1756</v>
       </c>
       <c r="D142" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E142" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F142" t="s" s="20">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="G142" t="s" s="20">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="H142" t="s" s="20">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I142" t="s" s="20">
         <v>209</v>
       </c>
       <c r="J142" t="s" s="20">
-        <v>1195</v>
+        <v>1201</v>
       </c>
       <c r="K142" t="s" s="20">
         <v>938</v>
       </c>
       <c r="L142" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s" s="20">
+        <v>1757</v>
+      </c>
+      <c r="B143" t="s" s="20">
+        <v>1758</v>
+      </c>
+      <c r="C143" t="s" s="20">
+        <v>1759</v>
+      </c>
+      <c r="D143" t="s" s="20">
+        <v>1760</v>
+      </c>
+      <c r="E143" t="s" s="20">
+        <v>1761</v>
+      </c>
+      <c r="F143" t="s" s="20">
         <v>1744</v>
       </c>
-      <c r="B143" t="s" s="20">
+      <c r="G143" t="s" s="20">
         <v>1745</v>
-      </c>
-[...13 lines deleted...]
-        <v>1732</v>
       </c>
       <c r="H143" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I143" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J143" t="s" s="20">
-        <v>1733</v>
+        <v>1746</v>
       </c>
       <c r="K143" t="s" s="20">
         <v>954</v>
       </c>
       <c r="L143" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s" s="20">
-        <v>1749</v>
+        <v>1762</v>
       </c>
       <c r="B144" t="s" s="20">
-        <v>1750</v>
+        <v>1763</v>
       </c>
       <c r="C144" t="s" s="20">
-        <v>1751</v>
+        <v>1764</v>
       </c>
       <c r="D144" t="s" s="20">
-        <v>1752</v>
+        <v>1765</v>
       </c>
       <c r="E144" t="s" s="20">
-        <v>1753</v>
+        <v>1766</v>
       </c>
       <c r="F144" t="s" s="20">
-        <v>1754</v>
+        <v>1767</v>
       </c>
       <c r="G144" t="s" s="20">
-        <v>1755</v>
+        <v>1768</v>
       </c>
       <c r="H144" t="s" s="20">
-        <v>1756</v>
+        <v>1769</v>
       </c>
       <c r="I144" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J144" t="s" s="20">
-        <v>1757</v>
+        <v>1770</v>
       </c>
       <c r="K144" t="s" s="20">
         <v>963</v>
       </c>
       <c r="L144" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s" s="20">
-        <v>1758</v>
+        <v>1771</v>
       </c>
       <c r="B145" t="s" s="20">
         <v>1055</v>
       </c>
       <c r="C145" t="s" s="20">
-        <v>1759</v>
+        <v>1772</v>
       </c>
       <c r="D145" t="s" s="20">
-        <v>1760</v>
+        <v>1773</v>
       </c>
       <c r="E145" t="s" s="20">
-        <v>1761</v>
+        <v>1774</v>
       </c>
       <c r="F145" t="s" s="20">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="G145" t="s" s="20">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="H145" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I145" t="s" s="20">
         <v>63</v>
       </c>
       <c r="J145" t="s" s="20">
-        <v>1762</v>
+        <v>1775</v>
       </c>
       <c r="K145" t="s" s="20">
         <v>1059</v>
       </c>
       <c r="L145" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s" s="20">
-        <v>1763</v>
+        <v>1776</v>
       </c>
       <c r="B146" t="s" s="20">
-        <v>1764</v>
+        <v>1777</v>
       </c>
       <c r="C146" t="s" s="20">
-        <v>1765</v>
+        <v>1778</v>
       </c>
       <c r="D146" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E146" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F146" t="s" s="20">
-        <v>1766</v>
+        <v>1779</v>
       </c>
       <c r="G146" t="s" s="20">
-        <v>1767</v>
+        <v>1780</v>
       </c>
       <c r="H146" t="s" s="20">
         <v>37</v>
       </c>
       <c r="I146" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J146" t="s" s="20">
-        <v>1768</v>
+        <v>1781</v>
       </c>
       <c r="K146" t="s" s="20">
         <v>1059</v>
       </c>
       <c r="L146" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s" s="20">
-        <v>1769</v>
+        <v>1782</v>
       </c>
       <c r="B147" t="s" s="20">
-        <v>1770</v>
+        <v>1783</v>
       </c>
       <c r="C147" t="s" s="20">
-        <v>1771</v>
+        <v>1784</v>
       </c>
       <c r="D147" t="s" s="20">
-        <v>1772</v>
+        <v>1785</v>
       </c>
       <c r="E147" t="s" s="20">
-        <v>1773</v>
+        <v>1786</v>
       </c>
       <c r="F147" t="s" s="20">
-        <v>1774</v>
+        <v>1787</v>
       </c>
       <c r="G147" t="s" s="20">
-        <v>1775</v>
+        <v>1788</v>
       </c>
       <c r="H147" t="s" s="20">
-        <v>1776</v>
+        <v>1789</v>
       </c>
       <c r="I147" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J147" t="s" s="20">
         <v>375</v>
       </c>
       <c r="K147" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L147" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s" s="20">
-        <v>1777</v>
+        <v>1790</v>
       </c>
       <c r="B148" t="s" s="20">
-        <v>1770</v>
+        <v>1783</v>
       </c>
       <c r="C148" t="s" s="20">
-        <v>1778</v>
+        <v>1791</v>
       </c>
       <c r="D148" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E148" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F148" t="s" s="20">
-        <v>1779</v>
+        <v>1792</v>
       </c>
       <c r="G148" t="s" s="20">
-        <v>1780</v>
+        <v>1793</v>
       </c>
       <c r="H148" t="s" s="20">
-        <v>1781</v>
+        <v>1794</v>
       </c>
       <c r="I148" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J148" t="s" s="20">
         <v>513</v>
       </c>
       <c r="K148" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L148" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s" s="20">
-        <v>1782</v>
+        <v>1795</v>
       </c>
       <c r="B149" t="s" s="20">
         <v>1072</v>
       </c>
       <c r="C149" t="s" s="20">
-        <v>1783</v>
+        <v>1796</v>
       </c>
       <c r="D149" t="s" s="20">
         <v>37</v>
       </c>
       <c r="E149" t="s" s="20">
         <v>37</v>
       </c>
       <c r="F149" t="s" s="20">
-        <v>1779</v>
+        <v>1792</v>
       </c>
       <c r="G149" t="s" s="20">
-        <v>1780</v>
+        <v>1793</v>
       </c>
       <c r="H149" t="s" s="20">
-        <v>1781</v>
+        <v>1794</v>
       </c>
       <c r="I149" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J149" t="s" s="20">
         <v>513</v>
       </c>
       <c r="K149" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L149" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s" s="20">
-        <v>1784</v>
+        <v>1797</v>
       </c>
       <c r="B150" t="s" s="20">
-        <v>1785</v>
+        <v>1798</v>
       </c>
       <c r="C150" t="s" s="20">
-        <v>1786</v>
+        <v>1799</v>
       </c>
       <c r="D150" t="s" s="20">
-        <v>1787</v>
+        <v>1800</v>
       </c>
       <c r="E150" t="s" s="20">
-        <v>1788</v>
+        <v>1801</v>
       </c>
       <c r="F150" t="s" s="20">
-        <v>1789</v>
+        <v>1802</v>
       </c>
       <c r="G150" t="s" s="20">
-        <v>1790</v>
+        <v>1803</v>
       </c>
       <c r="H150" t="s" s="20">
-        <v>1158</v>
+        <v>1164</v>
       </c>
       <c r="I150" t="s" s="20">
         <v>26</v>
       </c>
       <c r="J150" t="s" s="20">
-        <v>1425</v>
+        <v>1436</v>
       </c>
       <c r="K150" t="s" s="20">
         <v>1070</v>
       </c>
       <c r="L150" t="s" s="20">
         <v>29</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s" s="20">
-        <v>1791</v>
+        <v>1804</v>
       </c>
       <c r="B151" t="s" s="20">
-        <v>1792</v>
+        <v>1805</v>
       </c>
       <c r="C151" t="s" s="20">
-        <v>1793</v>
+        <v>1806</v>
       </c>
       <c r="D151" t="s" s="20">
-        <v>1794</v>
+        <v>1807</v>
       </c>
       <c r="E151" t="s" s="20">
-        <v>1795</v>
+        <v>1808</v>
       </c>
       <c r="F151" t="s" s="20">
-        <v>1453</v>
+        <v>1464</v>
       </c>
       <c r="G151" t="s" s="20">
-        <v>1796</v>
+        <v>1809</v>
       </c>
       <c r="H151" t="s" s="20">
-        <v>1797</v>
+        <v>1810</v>
       </c>
       <c r="I151" t="s" s="20">
         <v>84</v>
       </c>
       <c r="J151" t="s" s="20">
-        <v>1377</v>
+        <v>1387</v>
       </c>
       <c r="K151" t="s" s="20">
-        <v>1798</v>
+        <v>1811</v>
       </c>
       <c r="L151" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s" s="20">
+        <v>1812</v>
+      </c>
+      <c r="B152" t="s" s="20">
+        <v>1813</v>
+      </c>
+      <c r="C152" t="s" s="20">
+        <v>1814</v>
+      </c>
+      <c r="D152" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="E152" t="s" s="20">
+        <v>37</v>
+      </c>
+      <c r="F152" t="s" s="20">
+        <v>1279</v>
+      </c>
+      <c r="G152" t="s" s="20">
+        <v>1598</v>
+      </c>
+      <c r="H152" t="s" s="20">
+        <v>1599</v>
+      </c>
+      <c r="I152" t="s" s="20">
+        <v>38</v>
+      </c>
+      <c r="J152" t="s" s="20">
+        <v>1600</v>
+      </c>
+      <c r="K152" t="s" s="20">
+        <v>1815</v>
+      </c>
+      <c r="L152" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="20">
+        <v>1816</v>
+      </c>
+      <c r="B153" t="s" s="20">
+        <v>1817</v>
+      </c>
+      <c r="C153" t="s" s="20">
+        <v>1818</v>
+      </c>
+      <c r="D153" t="s" s="20">
+        <v>1819</v>
+      </c>
+      <c r="E153" t="s" s="20">
+        <v>1820</v>
+      </c>
+      <c r="F153" t="s" s="20">
+        <v>1821</v>
+      </c>
+      <c r="G153" t="s" s="20">
+        <v>1822</v>
+      </c>
+      <c r="H153" t="s" s="20">
+        <v>1823</v>
+      </c>
+      <c r="I153" t="s" s="20">
+        <v>26</v>
+      </c>
+      <c r="J153" t="s" s="20">
+        <v>959</v>
+      </c>
+      <c r="K153" t="s" s="20">
+        <v>1129</v>
+      </c>
+      <c r="L153" t="s" s="20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s" s="20">
+        <v>1824</v>
+      </c>
+      <c r="B154" t="s" s="20">
+        <v>1825</v>
+      </c>
+      <c r="C154" t="s" s="20">
+        <v>1826</v>
+      </c>
+      <c r="D154" t="s" s="20">
+        <v>1827</v>
+      </c>
+      <c r="E154" t="s" s="20">
+        <v>1828</v>
+      </c>
+      <c r="F154" t="s" s="20">
+        <v>1829</v>
+      </c>
+      <c r="G154" t="s" s="20">
+        <v>1830</v>
+      </c>
+      <c r="H154" t="s" s="20">
+        <v>1831</v>
+      </c>
+      <c r="I154" t="s" s="20">
+        <v>84</v>
+      </c>
+      <c r="J154" t="s" s="20">
+        <v>1832</v>
+      </c>
+      <c r="K154" t="s" s="20">
+        <v>1833</v>
+      </c>
+      <c r="L154" t="s" s="20">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:L8"/>
     <mergeCell ref="A9:L10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>