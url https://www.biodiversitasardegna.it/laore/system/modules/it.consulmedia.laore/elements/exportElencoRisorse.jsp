--- v0 (2026-05-03)
+++ v1 (2026-07-25)
@@ -16,51 +16,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79067962-52D9-48E9-A807-2AA7FEF475B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ANIMALE" sheetId="9" r:id="rId1"/>
     <sheet name="VEGETALE" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2077" uniqueCount="807">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2207" uniqueCount="849">
   <si>
     <t>Repertorio Regionale dell'Agrobiodiversità della Regione Sardegna - L.R. 07/08/2014, n. 16 - Sezione Animale</t>
   </si>
   <si>
     <t>N.  Progressivo
 (a)</t>
   </si>
   <si>
     <t>Codice Risorsa</t>
   </si>
   <si>
     <t>Luogo di conservazione</t>
   </si>
   <si>
     <t>In situ
 (e)</t>
   </si>
   <si>
     <t>Ex situ
 (f)</t>
   </si>
   <si>
     <t>Rischio di erosione/estinzione (g)</t>
   </si>
   <si>
@@ -502,51 +502,51 @@
   <si>
     <t>AGRIS Sardegna - Azienda Sperimentale San Michele Ussana (CA), CBV UNISS Sassari</t>
   </si>
   <si>
     <t>05/06/2020</t>
   </si>
   <si>
     <t>Determina 262_2022 iscrizione risorse</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>veg202010_0002</t>
   </si>
   <si>
     <t>Rosaceae</t>
   </si>
   <si>
     <t>Pyrus L.</t>
   </si>
   <si>
     <t>Pyrus communis L.</t>
   </si>
   <si>
-    <t>Pera Camusina di Vallermosa</t>
+    <t>Pero - Camusina di Vallermosa</t>
   </si>
   <si>
     <t>Vallermosa e areali frutticoli della Sardegna</t>
   </si>
   <si>
     <t>Agris - Az. Lizzos Sassari - Banca del Germoplasma della Sardegna (BG-SAR)</t>
   </si>
   <si>
     <t>16/10/2020</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>veg202010_0003</t>
   </si>
   <si>
     <t>Malus</t>
   </si>
   <si>
     <t>Malus domestica Borkh.</t>
   </si>
   <si>
     <t>Melo - Trempa Orrùbia</t>
   </si>
@@ -607,264 +607,264 @@
   <si>
     <t>Patata di Gavoi</t>
   </si>
   <si>
     <t>Patata grispa</t>
   </si>
   <si>
     <t>Agris Sardegna - Uta (Ca)</t>
   </si>
   <si>
     <t>10/03/2021</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>veg202103_0006</t>
   </si>
   <si>
     <t>Prunus</t>
   </si>
   <si>
     <t>Prunus avium L.</t>
   </si>
   <si>
-    <t>Ciliegio Santa Maria</t>
+    <t>Ciliegio - Santa Maria</t>
   </si>
   <si>
     <t>Areali cerasicoli della Sardegna</t>
   </si>
   <si>
     <t>25/03/2021</t>
   </si>
   <si>
     <t>Determina 1288_2021 iscrizione risorse 2</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>veg202103_0007</t>
   </si>
   <si>
-    <t xml:space="preserve">Ciliegio GF Petrarca </t>
+    <t xml:space="preserve">Ciliegio - GF Petrarca </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>veg202103_0008</t>
   </si>
   <si>
-    <t>Ciliegio Stacca di Bonnanaro</t>
+    <t>Ciliegio - Stacca di Bonnanaro</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>veg202103_0009</t>
   </si>
   <si>
     <t>Moraceae</t>
   </si>
   <si>
     <t>Ficus</t>
   </si>
   <si>
     <t>Ficus carica L.</t>
   </si>
   <si>
     <t>Fico De Duas Vias</t>
   </si>
   <si>
     <t>Determinazione_262_2022 iscrizione risorse</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>veg202103_0010</t>
   </si>
   <si>
-    <t>Fico Buttada</t>
+    <t>Fico - Buttada</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>veg202103_0011</t>
   </si>
   <si>
     <t>Prunus amygdalus Batsch. v</t>
   </si>
   <si>
-    <t>Mandorlo Cossu</t>
+    <t>Mandorlo - Cossu</t>
   </si>
   <si>
     <t>Quartu S. Elena e areali frutticoli della Sardegna</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>veg202103_0012</t>
   </si>
   <si>
     <t>Melo - Appiu</t>
   </si>
   <si>
     <t>Appio; Melappiu</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>veg202103_0013</t>
   </si>
   <si>
     <t>Fico Perdingiana</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>veg202103_0014</t>
   </si>
   <si>
-    <t>Fico Monteleone nera</t>
+    <t>Fico - Monteleone nera</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>veg202103_0015</t>
   </si>
   <si>
-    <t>Fico Monteleone verde</t>
+    <t>Fico - Monteleone verde</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>veg202103_0016</t>
   </si>
   <si>
-    <t>Mandorlo Niedda</t>
+    <t>Mandorlo - Niedda</t>
   </si>
   <si>
     <t>Villacidro</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>veg202103_0017</t>
   </si>
   <si>
-    <t>Mandorlo Arrubia</t>
+    <t>Mandorlo - Arrubia</t>
   </si>
   <si>
     <t>Villacidro e areali frutticoli della Sardegna</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>veg202103_0018</t>
   </si>
   <si>
-    <t>Fico Murra</t>
+    <t>Fico - Murra</t>
   </si>
   <si>
     <t>Agris - Az. Lizzos Sassari, Banca del Germoplasma della Sardegna (BG-SAR)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>veg202103_0020</t>
   </si>
   <si>
     <t>Pyrus</t>
   </si>
   <si>
     <t>Pero - Pira Mamoi</t>
   </si>
   <si>
     <t>Pira Momoi, Pira Mummoi, Pira Mammoi o Mummui</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>veg202103_0022</t>
   </si>
   <si>
     <t>Melo - Miali</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>veg202103_0023</t>
   </si>
   <si>
     <t>Pero - Camusina di Bonarcado</t>
   </si>
   <si>
     <t>Bonarcado e areali frutticoli della Sardegna</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>veg202103_0024</t>
   </si>
   <si>
-    <t>Pera Camusina di Sassari</t>
+    <t>Pero - Camusina di Sassari</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>veg202103_0025</t>
   </si>
   <si>
     <t>Pero - Pira bau</t>
   </si>
   <si>
     <t>Pira de bau, pira 'e bau</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>veg202103_0026</t>
   </si>
   <si>
-    <t>Fico Mattalona</t>
+    <t>Fico - Mattalona</t>
   </si>
   <si>
     <t>30/03/2021</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>veg202104_0027</t>
   </si>
   <si>
     <t>Fagiolo - Pisu Biancu di Scano di Montiferro</t>
   </si>
   <si>
     <t>Scano di Montiferro e areali orticoli della Sardegna</t>
   </si>
   <si>
     <t>AGRIS Sardegna - Azienda Sperimentale S'appassiu - Uta (CA) ,  CBV UNISS Sassari</t>
   </si>
   <si>
     <t>06/04/2021</t>
   </si>
   <si>
     <t>33</t>
   </si>
@@ -1978,141 +1978,141 @@
   <si>
     <t>112</t>
   </si>
   <si>
     <t>veg202308_0113</t>
   </si>
   <si>
     <t>Nocciolo - Ninzola madura coinarza</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>veg202308_0114</t>
   </si>
   <si>
     <t>Oleaceae</t>
   </si>
   <si>
     <t>Olea</t>
   </si>
   <si>
     <t>O. europaea</t>
   </si>
   <si>
-    <t>Oliva Ogliastrina</t>
+    <t>Olivo - Ogliastrina</t>
   </si>
   <si>
     <t>Nera di Oliena clone "Ogliastrina"</t>
   </si>
   <si>
     <t>Areali olivicoli della Sardegna</t>
   </si>
   <si>
     <t xml:space="preserve">Agris - Giviamolas, Villasor </t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>Determina 300_2024 del 29_02_2024</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>veg202310_0115</t>
   </si>
   <si>
     <t>Prunus domestica L.</t>
   </si>
   <si>
-    <t>Susino Core ‘e Columbu</t>
+    <t>Susino - Core ‘e Columbu</t>
   </si>
   <si>
     <t>Coru 'e Columbu; Coru</t>
   </si>
   <si>
     <t>Areali agricoli della Sardegna</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>veg202310_0116</t>
   </si>
   <si>
     <t>Susino - Croccorighedda</t>
   </si>
   <si>
     <t>Determina 25_2024_15_01_2024</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>veg202310_0117</t>
   </si>
   <si>
-    <t>Pero Buttiu</t>
+    <t>Pero - Buttiu</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>veg202310_0118</t>
   </si>
   <si>
     <t>Pero - Lida</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>veg202310_0119</t>
   </si>
   <si>
     <t>Pero - Cauli</t>
   </si>
   <si>
     <t>Areali frutticoli della sardegna</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>veg202310_0120</t>
   </si>
   <si>
     <t>carica L.</t>
   </si>
   <si>
-    <t>Fico Murena</t>
+    <t>Fico - Murena</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>veg202310_0121</t>
   </si>
   <si>
     <t>Fico - De Casteddu</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>veg202310_0122</t>
   </si>
   <si>
     <t>Pero - Belgamotta</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>veg202310_0123</t>
   </si>
@@ -2450,50 +2450,176 @@
     <t>Nughedda Coana Arghizzina</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>veg202401_0149</t>
   </si>
   <si>
     <t>Nocciolo - Nughedda Arbina</t>
   </si>
   <si>
     <t>Nughedda Arbina</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>veg202401_0150</t>
   </si>
   <si>
     <t>Nocciolo - Nughedda Cardolina</t>
   </si>
   <si>
     <t>Nughedda Cardolina</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>veg202506_0154</t>
+  </si>
+  <si>
+    <t>Fico - Burdasciotta bianca</t>
+  </si>
+  <si>
+    <t>Tutto il territorio  regionale</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Determina 2315 prot 52145 05 06 2026</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>veg202506_0155</t>
+  </si>
+  <si>
+    <t>Fico - Bianca longa</t>
+  </si>
+  <si>
+    <t>Pizzilunga</t>
+  </si>
+  <si>
+    <t>Tutto il territorio regionale</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>veg202506_0157</t>
+  </si>
+  <si>
+    <t>Melo - Mela Rosa</t>
+  </si>
+  <si>
+    <t>Mela Rosa</t>
+  </si>
+  <si>
+    <t>Determina ISCRIZ 3 RISORSE 1828 del 06.05.26</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>veg202506_0158</t>
+  </si>
+  <si>
+    <t>Fico - Calabresa</t>
+  </si>
+  <si>
+    <t>Napoletana, Calabrese</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>veg202506_0160</t>
+  </si>
+  <si>
+    <t>Fico - Verde</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>veg202506_0161</t>
+  </si>
+  <si>
+    <t>Fico - Burdasciotta nera</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>veg202506_0162</t>
+  </si>
+  <si>
+    <t>Fico - Cana</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>veg202506_0163</t>
+  </si>
+  <si>
+    <t>Fico - Canaera</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>veg202506_0164</t>
+  </si>
+  <si>
+    <t>Fico - Martinica</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>veg202506_0165</t>
+  </si>
+  <si>
+    <t>asteraceae</t>
+  </si>
+  <si>
+    <t>lactuca</t>
+  </si>
+  <si>
+    <t>l.Sativa</t>
+  </si>
+  <si>
+    <t>Cupetta di Sestu</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -2712,51 +2838,51 @@
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="true">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
@@ -3214,62 +3340,62 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D110AB8F-5C27-4DA2-984D-18E18D0C919B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
-[...10 lines deleted...]
-    <col min="13" max="13" customWidth="true" style="3" width="20.5703125" collapsed="false"/>
+    <col min="1" max="1" customWidth="true" width="20.140625"/>
+    <col min="2" max="3" customWidth="true" width="18.140625"/>
+    <col min="4" max="4" customWidth="true" width="30.42578125"/>
+    <col min="5" max="5" customWidth="true" width="37.7109375"/>
+    <col min="6" max="6" customWidth="true" style="9" width="32.7109375"/>
+    <col min="7" max="7" bestFit="true" customWidth="true" width="26.42578125"/>
+    <col min="8" max="8" customWidth="true" style="3" width="25.42578125"/>
+    <col min="9" max="9" customWidth="true" style="3" width="22.7109375"/>
+    <col min="10" max="10" customWidth="true" style="3" width="20.7109375"/>
+    <col min="11" max="11" customWidth="true" style="6" width="24.5703125"/>
+    <col min="12" max="12" customWidth="true" style="6" width="33.7109375"/>
+    <col min="13" max="13" customWidth="true" style="3" width="20.5703125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
@@ -4589,113 +4715,113 @@
       <c r="C96" s="5"/>
       <c r="D96" s="4"/>
       <c r="E96" s="6"/>
       <c r="F96" s="6"/>
       <c r="M96" s="7"/>
     </row>
     <row r="97" spans="1:13" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="5"/>
       <c r="D97" s="4"/>
       <c r="E97" s="6"/>
       <c r="F97" s="6"/>
       <c r="M97" s="7"/>
     </row>
     <row r="98" spans="1:13" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="5"/>
       <c r="D98" s="4"/>
       <c r="E98" s="6"/>
       <c r="F98" s="6"/>
       <c r="M98" s="7"/>
     </row>
     <row r="99" spans="1:13" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F99"/>
-[...5 lines deleted...]
-      <c r="M99"/>
+      <c r="F99" s="9"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+      <c r="K99" s="6"/>
+      <c r="L99" s="6"/>
+      <c r="M99" s="3"/>
     </row>
     <row r="100" spans="1:13" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="5"/>
       <c r="D100" s="4"/>
       <c r="E100" s="6"/>
       <c r="F100" s="6"/>
       <c r="M100" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="A1:M8"/>
     <mergeCell ref="A9:M10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{891A15B1-2610-4F74-B069-7B91A94749EB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M159"/>
+  <dimension ref="A1:M169"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" customWidth="true" width="20.140625" collapsed="false"/>
-[...10 lines deleted...]
-    <col min="13" max="13" customWidth="true" style="3" width="20.5703125" collapsed="false"/>
+    <col min="1" max="1" customWidth="true" width="20.140625"/>
+    <col min="2" max="3" customWidth="true" width="18.140625"/>
+    <col min="4" max="4" customWidth="true" width="30.42578125"/>
+    <col min="5" max="5" customWidth="true" width="37.7109375"/>
+    <col min="6" max="6" customWidth="true" style="9" width="32.7109375"/>
+    <col min="7" max="7" bestFit="true" customWidth="true" width="26.42578125"/>
+    <col min="8" max="8" customWidth="true" style="3" width="25.42578125"/>
+    <col min="9" max="9" customWidth="true" style="3" width="22.7109375"/>
+    <col min="10" max="10" customWidth="true" style="3" width="20.7109375"/>
+    <col min="11" max="11" customWidth="true" style="6" width="24.7109375"/>
+    <col min="12" max="12" customWidth="true" style="6" width="33.7109375"/>
+    <col min="13" max="13" customWidth="true" style="3" width="20.5703125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
@@ -5468,51 +5594,51 @@
       <c r="A27" s="24" t="s">
         <v>199</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>200</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>154</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>190</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>191</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>201</v>
       </c>
       <c r="G27" t="s" s="24">
         <v>138</v>
       </c>
       <c r="H27" t="s" s="24">
         <v>193</v>
       </c>
       <c r="I27" t="s" s="24">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="J27" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K27" t="s" s="24">
         <v>194</v>
       </c>
       <c r="L27" t="s" s="24">
         <v>195</v>
       </c>
       <c r="M27" s="24" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>202</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>203</v>
       </c>
       <c r="C28" s="24" t="s">
         <v>204</v>
       </c>
       <c r="D28" s="24" t="s">
@@ -10104,51 +10230,51 @@
       <c r="B140" t="s" s="24">
         <v>713</v>
       </c>
       <c r="C140" t="s" s="24">
         <v>91</v>
       </c>
       <c r="D140" t="s" s="24">
         <v>714</v>
       </c>
       <c r="E140" t="s" s="24">
         <v>715</v>
       </c>
       <c r="F140" t="s" s="24">
         <v>716</v>
       </c>
       <c r="G140" t="s" s="24">
         <v>717</v>
       </c>
       <c r="H140" t="s" s="24">
         <v>138</v>
       </c>
       <c r="I140" t="s" s="24">
         <v>296</v>
       </c>
       <c r="J140" t="s" s="24">
-        <v>139</v>
+        <v>50</v>
       </c>
       <c r="K140" t="s" s="24">
         <v>718</v>
       </c>
       <c r="L140" t="s" s="24">
         <v>665</v>
       </c>
       <c r="M140" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s" s="24">
         <v>719</v>
       </c>
       <c r="B141" t="s" s="24">
         <v>720</v>
       </c>
       <c r="C141" t="s" s="24">
         <v>91</v>
       </c>
       <c r="D141" t="s" s="24">
         <v>714</v>
       </c>
       <c r="E141" t="s" s="24">
@@ -10892,50 +11018,460 @@
       <c r="E159" t="s" s="24">
         <v>764</v>
       </c>
       <c r="F159" t="s" s="24">
         <v>805</v>
       </c>
       <c r="G159" t="s" s="24">
         <v>806</v>
       </c>
       <c r="H159" t="s" s="24">
         <v>625</v>
       </c>
       <c r="I159" t="s" s="24">
         <v>768</v>
       </c>
       <c r="J159" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K159" t="s" s="24">
         <v>741</v>
       </c>
       <c r="L159" t="s" s="24">
         <v>769</v>
       </c>
       <c r="M159" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s" s="24">
+        <v>807</v>
+      </c>
+      <c r="B160" t="s" s="24">
+        <v>808</v>
+      </c>
+      <c r="C160" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D160" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E160" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F160" t="s" s="24">
+        <v>809</v>
+      </c>
+      <c r="G160" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H160" t="s" s="24">
+        <v>810</v>
+      </c>
+      <c r="I160" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J160" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K160" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L160" t="s" s="24">
+        <v>812</v>
+      </c>
+      <c r="M160" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="24">
+        <v>813</v>
+      </c>
+      <c r="B161" t="s" s="24">
+        <v>814</v>
+      </c>
+      <c r="C161" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D161" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E161" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F161" t="s" s="24">
+        <v>815</v>
+      </c>
+      <c r="G161" t="s" s="24">
+        <v>816</v>
+      </c>
+      <c r="H161" t="s" s="24">
+        <v>817</v>
+      </c>
+      <c r="I161" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J161" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K161" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L161" t="s" s="24">
+        <v>812</v>
+      </c>
+      <c r="M161" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s" s="24">
+        <v>818</v>
+      </c>
+      <c r="B162" t="s" s="24">
+        <v>819</v>
+      </c>
+      <c r="C162" t="s" s="24">
+        <v>154</v>
+      </c>
+      <c r="D162" t="s" s="24">
+        <v>163</v>
+      </c>
+      <c r="E162" t="s" s="24">
+        <v>164</v>
+      </c>
+      <c r="F162" t="s" s="24">
+        <v>820</v>
+      </c>
+      <c r="G162" t="s" s="24">
+        <v>821</v>
+      </c>
+      <c r="H162" t="s" s="24">
+        <v>167</v>
+      </c>
+      <c r="I162" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J162" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K162" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L162" t="s" s="24">
+        <v>822</v>
+      </c>
+      <c r="M162" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="24">
+        <v>823</v>
+      </c>
+      <c r="B163" t="s" s="24">
+        <v>824</v>
+      </c>
+      <c r="C163" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D163" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E163" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F163" t="s" s="24">
+        <v>825</v>
+      </c>
+      <c r="G163" t="s" s="24">
+        <v>826</v>
+      </c>
+      <c r="H163" t="s" s="24">
+        <v>167</v>
+      </c>
+      <c r="I163" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J163" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K163" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L163" t="s" s="24">
+        <v>822</v>
+      </c>
+      <c r="M163" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s" s="24">
+        <v>827</v>
+      </c>
+      <c r="B164" t="s" s="24">
+        <v>828</v>
+      </c>
+      <c r="C164" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D164" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E164" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F164" t="s" s="24">
+        <v>829</v>
+      </c>
+      <c r="G164" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H164" t="s" s="24">
+        <v>817</v>
+      </c>
+      <c r="I164" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J164" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K164" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L164" t="s" s="24">
+        <v>812</v>
+      </c>
+      <c r="M164" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="24">
+        <v>830</v>
+      </c>
+      <c r="B165" t="s" s="24">
+        <v>831</v>
+      </c>
+      <c r="C165" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D165" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E165" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F165" t="s" s="24">
+        <v>832</v>
+      </c>
+      <c r="G165" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H165" t="s" s="24">
+        <v>817</v>
+      </c>
+      <c r="I165" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J165" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K165" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L165" t="s" s="24">
+        <v>812</v>
+      </c>
+      <c r="M165" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="24">
+        <v>833</v>
+      </c>
+      <c r="B166" t="s" s="24">
+        <v>834</v>
+      </c>
+      <c r="C166" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D166" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E166" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F166" t="s" s="24">
+        <v>835</v>
+      </c>
+      <c r="G166" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H166" t="s" s="24">
+        <v>817</v>
+      </c>
+      <c r="I166" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J166" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K166" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L166" t="s" s="24">
+        <v>812</v>
+      </c>
+      <c r="M166" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s" s="24">
+        <v>836</v>
+      </c>
+      <c r="B167" t="s" s="24">
+        <v>837</v>
+      </c>
+      <c r="C167" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D167" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E167" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F167" t="s" s="24">
+        <v>838</v>
+      </c>
+      <c r="G167" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H167" t="s" s="24">
+        <v>817</v>
+      </c>
+      <c r="I167" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J167" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K167" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L167" t="s" s="24">
+        <v>812</v>
+      </c>
+      <c r="M167" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="24">
+        <v>839</v>
+      </c>
+      <c r="B168" t="s" s="24">
+        <v>840</v>
+      </c>
+      <c r="C168" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D168" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E168" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F168" t="s" s="24">
+        <v>841</v>
+      </c>
+      <c r="G168" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H168" t="s" s="24">
+        <v>817</v>
+      </c>
+      <c r="I168" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J168" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K168" t="s" s="24">
+        <v>811</v>
+      </c>
+      <c r="L168" t="s" s="24">
+        <v>812</v>
+      </c>
+      <c r="M168" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="24">
+        <v>842</v>
+      </c>
+      <c r="B169" t="s" s="24">
+        <v>843</v>
+      </c>
+      <c r="C169" t="s" s="24">
+        <v>844</v>
+      </c>
+      <c r="D169" t="s" s="24">
+        <v>845</v>
+      </c>
+      <c r="E169" t="s" s="24">
+        <v>846</v>
+      </c>
+      <c r="F169" t="s" s="24">
+        <v>847</v>
+      </c>
+      <c r="G169" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H169" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="I169" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="J169" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K169" t="s" s="24">
+        <v>848</v>
+      </c>
+      <c r="L169" t="s" s="24">
+        <v>822</v>
+      </c>
+      <c r="M169" t="s" s="24">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:M8"/>
     <mergeCell ref="A9:M10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>