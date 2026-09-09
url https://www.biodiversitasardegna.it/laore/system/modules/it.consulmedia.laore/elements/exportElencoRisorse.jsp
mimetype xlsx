--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -16,51 +16,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79067962-52D9-48E9-A807-2AA7FEF475B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ANIMALE" sheetId="9" r:id="rId1"/>
     <sheet name="VEGETALE" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2207" uniqueCount="849">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2285" uniqueCount="875">
   <si>
     <t>Repertorio Regionale dell'Agrobiodiversità della Regione Sardegna - L.R. 07/08/2014, n. 16 - Sezione Animale</t>
   </si>
   <si>
     <t>N.  Progressivo
 (a)</t>
   </si>
   <si>
     <t>Codice Risorsa</t>
   </si>
   <si>
     <t>Luogo di conservazione</t>
   </si>
   <si>
     <t>In situ
 (e)</t>
   </si>
   <si>
     <t>Ex situ
 (f)</t>
   </si>
   <si>
     <t>Rischio di erosione/estinzione (g)</t>
   </si>
   <si>
@@ -2455,171 +2455,249 @@
   <si>
     <t>veg202401_0149</t>
   </si>
   <si>
     <t>Nocciolo - Nughedda Arbina</t>
   </si>
   <si>
     <t>Nughedda Arbina</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>veg202401_0150</t>
   </si>
   <si>
     <t>Nocciolo - Nughedda Cardolina</t>
   </si>
   <si>
     <t>Nughedda Cardolina</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
+    <t>veg202409_0151</t>
+  </si>
+  <si>
+    <t>Triticum durum</t>
+  </si>
+  <si>
+    <t>Trigu Murru</t>
+  </si>
+  <si>
+    <t>Trexenta e tutto il territorio regionale</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>Determina 3560 prot 69465 08 09 2026</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
     <t>veg202506_0154</t>
   </si>
   <si>
     <t>Fico - Burdasciotta bianca</t>
   </si>
   <si>
     <t>Tutto il territorio  regionale</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>Determina 2315 prot 52145 05 06 2026</t>
   </si>
   <si>
-    <t>149</t>
+    <t>150</t>
   </si>
   <si>
     <t>veg202506_0155</t>
   </si>
   <si>
     <t>Fico - Bianca longa</t>
   </si>
   <si>
     <t>Pizzilunga</t>
   </si>
   <si>
     <t>Tutto il territorio regionale</t>
   </si>
   <si>
-    <t>150</t>
+    <t>151</t>
+  </si>
+  <si>
+    <t>veg202506_0156</t>
+  </si>
+  <si>
+    <t>Zocchitta</t>
+  </si>
+  <si>
+    <t>Zucchitta</t>
+  </si>
+  <si>
+    <t>Azienda Sperimentale Agris di Lizzos - Via De Martini, 244 - Sassari</t>
+  </si>
+  <si>
+    <t>152</t>
   </si>
   <si>
     <t>veg202506_0157</t>
   </si>
   <si>
     <t>Melo - Mela Rosa</t>
   </si>
   <si>
     <t>Mela Rosa</t>
   </si>
   <si>
     <t>Determina ISCRIZ 3 RISORSE 1828 del 06.05.26</t>
   </si>
   <si>
-    <t>151</t>
+    <t>153</t>
   </si>
   <si>
     <t>veg202506_0158</t>
   </si>
   <si>
     <t>Fico - Calabresa</t>
   </si>
   <si>
     <t>Napoletana, Calabrese</t>
   </si>
   <si>
-    <t>152</t>
+    <t>154</t>
+  </si>
+  <si>
+    <t>veg202506_0159</t>
+  </si>
+  <si>
+    <t>Carcanzi drotta</t>
+  </si>
+  <si>
+    <t>Carcanzi trota</t>
+  </si>
+  <si>
+    <t>155</t>
   </si>
   <si>
     <t>veg202506_0160</t>
   </si>
   <si>
     <t>Fico - Verde</t>
   </si>
   <si>
-    <t>153</t>
+    <t>156</t>
   </si>
   <si>
     <t>veg202506_0161</t>
   </si>
   <si>
     <t>Fico - Burdasciotta nera</t>
   </si>
   <si>
-    <t>154</t>
+    <t>157</t>
   </si>
   <si>
     <t>veg202506_0162</t>
   </si>
   <si>
     <t>Fico - Cana</t>
   </si>
   <si>
-    <t>155</t>
+    <t>158</t>
   </si>
   <si>
     <t>veg202506_0163</t>
   </si>
   <si>
     <t>Fico - Canaera</t>
   </si>
   <si>
-    <t>156</t>
+    <t>159</t>
   </si>
   <si>
     <t>veg202506_0164</t>
   </si>
   <si>
     <t>Fico - Martinica</t>
   </si>
   <si>
-    <t>157</t>
+    <t>160</t>
   </si>
   <si>
     <t>veg202506_0165</t>
   </si>
   <si>
     <t>asteraceae</t>
   </si>
   <si>
     <t>lactuca</t>
   </si>
   <si>
     <t>l.Sativa</t>
   </si>
   <si>
     <t>Cupetta di Sestu</t>
   </si>
   <si>
     <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>veg202507_0166</t>
+  </si>
+  <si>
+    <t>Craxiou de porcu</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>veg202507_0167</t>
+  </si>
+  <si>
+    <t>Mendulina</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>veg202507_0169</t>
+  </si>
+  <si>
+    <t>Montina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -4758,51 +4836,51 @@
   <mergeCells count="12">
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="A1:M8"/>
     <mergeCell ref="A9:M10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{891A15B1-2610-4F74-B069-7B91A94749EB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M169"/>
+  <dimension ref="A1:M175"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="20.140625"/>
     <col min="2" max="3" customWidth="true" width="18.140625"/>
     <col min="4" max="4" customWidth="true" width="30.42578125"/>
     <col min="5" max="5" customWidth="true" width="37.7109375"/>
     <col min="6" max="6" customWidth="true" style="9" width="32.7109375"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="26.42578125"/>
     <col min="8" max="8" customWidth="true" style="3" width="25.42578125"/>
     <col min="9" max="9" customWidth="true" style="3" width="22.7109375"/>
     <col min="10" max="10" customWidth="true" style="3" width="20.7109375"/>
     <col min="11" max="11" customWidth="true" style="6" width="24.7109375"/>
     <col min="12" max="12" customWidth="true" style="6" width="33.7109375"/>
     <col min="13" max="13" customWidth="true" style="3" width="20.5703125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
@@ -9656,51 +9734,51 @@
       <c r="B126" t="s" s="24">
         <v>656</v>
       </c>
       <c r="C126" t="s" s="24">
         <v>154</v>
       </c>
       <c r="D126" t="s" s="24">
         <v>190</v>
       </c>
       <c r="E126" t="s" s="24">
         <v>657</v>
       </c>
       <c r="F126" t="s" s="24">
         <v>658</v>
       </c>
       <c r="G126" t="s" s="24">
         <v>659</v>
       </c>
       <c r="H126" t="s" s="24">
         <v>660</v>
       </c>
       <c r="I126" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J126" t="s" s="24">
-        <v>139</v>
+        <v>50</v>
       </c>
       <c r="K126" t="s" s="24">
         <v>661</v>
       </c>
       <c r="L126" t="s" s="24">
         <v>628</v>
       </c>
       <c r="M126" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="24">
         <v>662</v>
       </c>
       <c r="B127" t="s" s="24">
         <v>663</v>
       </c>
       <c r="C127" t="s" s="24">
         <v>154</v>
       </c>
       <c r="D127" t="s" s="24">
         <v>190</v>
       </c>
       <c r="E127" t="s" s="24">
@@ -9738,51 +9816,51 @@
       <c r="B128" t="s" s="24">
         <v>667</v>
       </c>
       <c r="C128" t="s" s="24">
         <v>154</v>
       </c>
       <c r="D128" t="s" s="24">
         <v>244</v>
       </c>
       <c r="E128" t="s" s="24">
         <v>156</v>
       </c>
       <c r="F128" t="s" s="24">
         <v>668</v>
       </c>
       <c r="G128" t="s" s="24">
         <v>138</v>
       </c>
       <c r="H128" t="s" s="24">
         <v>167</v>
       </c>
       <c r="I128" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J128" t="s" s="24">
-        <v>139</v>
+        <v>50</v>
       </c>
       <c r="K128" t="s" s="24">
         <v>661</v>
       </c>
       <c r="L128" t="s" s="24">
         <v>628</v>
       </c>
       <c r="M128" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="24">
         <v>669</v>
       </c>
       <c r="B129" t="s" s="24">
         <v>670</v>
       </c>
       <c r="C129" t="s" s="24">
         <v>154</v>
       </c>
       <c r="D129" t="s" s="24">
         <v>244</v>
       </c>
       <c r="E129" t="s" s="24">
@@ -11029,449 +11107,695 @@
       </c>
       <c r="I159" t="s" s="24">
         <v>768</v>
       </c>
       <c r="J159" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K159" t="s" s="24">
         <v>741</v>
       </c>
       <c r="L159" t="s" s="24">
         <v>769</v>
       </c>
       <c r="M159" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s" s="24">
         <v>807</v>
       </c>
       <c r="B160" t="s" s="24">
         <v>808</v>
       </c>
       <c r="C160" t="s" s="24">
-        <v>204</v>
+        <v>94</v>
       </c>
       <c r="D160" t="s" s="24">
-        <v>205</v>
+        <v>95</v>
       </c>
       <c r="E160" t="s" s="24">
-        <v>206</v>
+        <v>809</v>
       </c>
       <c r="F160" t="s" s="24">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="G160" t="s" s="24">
-        <v>138</v>
+        <v>810</v>
       </c>
       <c r="H160" t="s" s="24">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="I160" t="s" s="24">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="J160" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K160" t="s" s="24">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L160" t="s" s="24">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M160" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s" s="24">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B161" t="s" s="24">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C161" t="s" s="24">
         <v>204</v>
       </c>
       <c r="D161" t="s" s="24">
         <v>205</v>
       </c>
       <c r="E161" t="s" s="24">
         <v>206</v>
       </c>
       <c r="F161" t="s" s="24">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="G161" t="s" s="24">
-        <v>816</v>
+        <v>138</v>
       </c>
       <c r="H161" t="s" s="24">
         <v>817</v>
       </c>
       <c r="I161" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J161" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K161" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L161" t="s" s="24">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="M161" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s" s="24">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B162" t="s" s="24">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C162" t="s" s="24">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="D162" t="s" s="24">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="E162" t="s" s="24">
-        <v>164</v>
+        <v>206</v>
       </c>
       <c r="F162" t="s" s="24">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="G162" t="s" s="24">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="H162" t="s" s="24">
-        <v>167</v>
+        <v>824</v>
       </c>
       <c r="I162" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J162" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K162" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L162" t="s" s="24">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="M162" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s" s="24">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B163" t="s" s="24">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="C163" t="s" s="24">
         <v>204</v>
       </c>
       <c r="D163" t="s" s="24">
         <v>205</v>
       </c>
       <c r="E163" t="s" s="24">
         <v>206</v>
       </c>
       <c r="F163" t="s" s="24">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="G163" t="s" s="24">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="H163" t="s" s="24">
-        <v>167</v>
+        <v>824</v>
       </c>
       <c r="I163" t="s" s="24">
-        <v>159</v>
+        <v>829</v>
       </c>
       <c r="J163" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K163" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L163" t="s" s="24">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="M163" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s" s="24">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="B164" t="s" s="24">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="C164" t="s" s="24">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="D164" t="s" s="24">
-        <v>205</v>
+        <v>163</v>
       </c>
       <c r="E164" t="s" s="24">
-        <v>206</v>
+        <v>164</v>
       </c>
       <c r="F164" t="s" s="24">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="G164" t="s" s="24">
-        <v>138</v>
+        <v>833</v>
       </c>
       <c r="H164" t="s" s="24">
-        <v>817</v>
+        <v>167</v>
       </c>
       <c r="I164" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J164" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K164" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L164" t="s" s="24">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="M164" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s" s="24">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="B165" t="s" s="24">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="C165" t="s" s="24">
         <v>204</v>
       </c>
       <c r="D165" t="s" s="24">
         <v>205</v>
       </c>
       <c r="E165" t="s" s="24">
         <v>206</v>
       </c>
       <c r="F165" t="s" s="24">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="G165" t="s" s="24">
-        <v>138</v>
+        <v>838</v>
       </c>
       <c r="H165" t="s" s="24">
-        <v>817</v>
+        <v>167</v>
       </c>
       <c r="I165" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J165" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K165" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L165" t="s" s="24">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="M165" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s" s="24">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="B166" t="s" s="24">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="C166" t="s" s="24">
         <v>204</v>
       </c>
       <c r="D166" t="s" s="24">
         <v>205</v>
       </c>
       <c r="E166" t="s" s="24">
         <v>206</v>
       </c>
       <c r="F166" t="s" s="24">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="G166" t="s" s="24">
-        <v>138</v>
+        <v>842</v>
       </c>
       <c r="H166" t="s" s="24">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="I166" t="s" s="24">
-        <v>159</v>
+        <v>829</v>
       </c>
       <c r="J166" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K166" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L166" t="s" s="24">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M166" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s" s="24">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="B167" t="s" s="24">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="C167" t="s" s="24">
         <v>204</v>
       </c>
       <c r="D167" t="s" s="24">
         <v>205</v>
       </c>
       <c r="E167" t="s" s="24">
         <v>206</v>
       </c>
       <c r="F167" t="s" s="24">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="G167" t="s" s="24">
         <v>138</v>
       </c>
       <c r="H167" t="s" s="24">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="I167" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J167" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K167" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L167" t="s" s="24">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="M167" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s" s="24">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="B168" t="s" s="24">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="C168" t="s" s="24">
         <v>204</v>
       </c>
       <c r="D168" t="s" s="24">
         <v>205</v>
       </c>
       <c r="E168" t="s" s="24">
         <v>206</v>
       </c>
       <c r="F168" t="s" s="24">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="G168" t="s" s="24">
         <v>138</v>
       </c>
       <c r="H168" t="s" s="24">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="I168" t="s" s="24">
         <v>159</v>
       </c>
       <c r="J168" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K168" t="s" s="24">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="L168" t="s" s="24">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="M168" t="s" s="24">
         <v>138</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s" s="24">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="B169" t="s" s="24">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="C169" t="s" s="24">
-        <v>844</v>
+        <v>204</v>
       </c>
       <c r="D169" t="s" s="24">
-        <v>845</v>
+        <v>205</v>
       </c>
       <c r="E169" t="s" s="24">
-        <v>846</v>
+        <v>206</v>
       </c>
       <c r="F169" t="s" s="24">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="G169" t="s" s="24">
         <v>138</v>
       </c>
       <c r="H169" t="s" s="24">
-        <v>138</v>
+        <v>824</v>
       </c>
       <c r="I169" t="s" s="24">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="J169" t="s" s="24">
         <v>50</v>
       </c>
       <c r="K169" t="s" s="24">
-        <v>848</v>
+        <v>818</v>
       </c>
       <c r="L169" t="s" s="24">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="M169" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s" s="24">
+        <v>852</v>
+      </c>
+      <c r="B170" t="s" s="24">
+        <v>853</v>
+      </c>
+      <c r="C170" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D170" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E170" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F170" t="s" s="24">
+        <v>854</v>
+      </c>
+      <c r="G170" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H170" t="s" s="24">
+        <v>824</v>
+      </c>
+      <c r="I170" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J170" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K170" t="s" s="24">
+        <v>818</v>
+      </c>
+      <c r="L170" t="s" s="24">
+        <v>819</v>
+      </c>
+      <c r="M170" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="24">
+        <v>855</v>
+      </c>
+      <c r="B171" t="s" s="24">
+        <v>856</v>
+      </c>
+      <c r="C171" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D171" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E171" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F171" t="s" s="24">
+        <v>857</v>
+      </c>
+      <c r="G171" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H171" t="s" s="24">
+        <v>824</v>
+      </c>
+      <c r="I171" t="s" s="24">
+        <v>159</v>
+      </c>
+      <c r="J171" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K171" t="s" s="24">
+        <v>818</v>
+      </c>
+      <c r="L171" t="s" s="24">
+        <v>819</v>
+      </c>
+      <c r="M171" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s" s="24">
+        <v>858</v>
+      </c>
+      <c r="B172" t="s" s="24">
+        <v>859</v>
+      </c>
+      <c r="C172" t="s" s="24">
+        <v>860</v>
+      </c>
+      <c r="D172" t="s" s="24">
+        <v>861</v>
+      </c>
+      <c r="E172" t="s" s="24">
+        <v>862</v>
+      </c>
+      <c r="F172" t="s" s="24">
+        <v>863</v>
+      </c>
+      <c r="G172" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H172" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="I172" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="J172" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K172" t="s" s="24">
+        <v>864</v>
+      </c>
+      <c r="L172" t="s" s="24">
+        <v>834</v>
+      </c>
+      <c r="M172" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s" s="24">
+        <v>865</v>
+      </c>
+      <c r="B173" t="s" s="24">
+        <v>866</v>
+      </c>
+      <c r="C173" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D173" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E173" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F173" t="s" s="24">
+        <v>867</v>
+      </c>
+      <c r="G173" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H173" t="s" s="24">
+        <v>824</v>
+      </c>
+      <c r="I173" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="J173" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K173" t="s" s="24">
+        <v>868</v>
+      </c>
+      <c r="L173" t="s" s="24">
+        <v>813</v>
+      </c>
+      <c r="M173" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s" s="24">
+        <v>869</v>
+      </c>
+      <c r="B174" t="s" s="24">
+        <v>870</v>
+      </c>
+      <c r="C174" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D174" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E174" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F174" t="s" s="24">
+        <v>871</v>
+      </c>
+      <c r="G174" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H174" t="s" s="24">
+        <v>824</v>
+      </c>
+      <c r="I174" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="J174" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K174" t="s" s="24">
+        <v>868</v>
+      </c>
+      <c r="L174" t="s" s="24">
+        <v>813</v>
+      </c>
+      <c r="M174" t="s" s="24">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s" s="24">
+        <v>872</v>
+      </c>
+      <c r="B175" t="s" s="24">
+        <v>873</v>
+      </c>
+      <c r="C175" t="s" s="24">
+        <v>204</v>
+      </c>
+      <c r="D175" t="s" s="24">
+        <v>205</v>
+      </c>
+      <c r="E175" t="s" s="24">
+        <v>206</v>
+      </c>
+      <c r="F175" t="s" s="24">
+        <v>874</v>
+      </c>
+      <c r="G175" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="H175" t="s" s="24">
+        <v>824</v>
+      </c>
+      <c r="I175" t="s" s="24">
+        <v>138</v>
+      </c>
+      <c r="J175" t="s" s="24">
+        <v>50</v>
+      </c>
+      <c r="K175" t="s" s="24">
+        <v>868</v>
+      </c>
+      <c r="L175" t="s" s="24">
+        <v>813</v>
+      </c>
+      <c r="M175" t="s" s="24">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:M8"/>
     <mergeCell ref="A9:M10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="L11:L12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>